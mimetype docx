--- v0 (2026-09-03)
+++ v1 (2026-10-14)
@@ -4,64 +4,64 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="67D646EA" w14:textId="77777777" w:rsidR="00F61148" w:rsidRPr="00E5681B" w:rsidRDefault="00F61148" w:rsidP="00F61148">
+    <w:p w14:paraId="67D646EA" w14:textId="77777777" w:rsidR="00F61148" w:rsidRPr="00732385" w:rsidRDefault="00F61148" w:rsidP="00F61148">
       <w:pPr>
         <w:spacing w:before="360" w:after="240" w:line="400" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="58"/>
           <w:szCs w:val="58"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="280474A0" wp14:editId="4DFAD892">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-3810</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:align>inside</wp:align>
             </wp:positionV>
             <wp:extent cx="489585" cy="538480"/>
             <wp:effectExtent l="19050" t="0" r="5715" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 10" descr="krut_s"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="krut_s"/>
@@ -76,77 +76,77 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="489585" cy="538480"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:cs/>
         </w:rPr>
         <w:t>บันทึกข้อความ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="226B7BFE" w14:textId="7983CAEA" w:rsidR="00F61148" w:rsidRPr="00E5681B" w:rsidRDefault="00F61148" w:rsidP="00F61148">
+    <w:p w14:paraId="226B7BFE" w14:textId="5E698BC4" w:rsidR="00F61148" w:rsidRPr="00732385" w:rsidRDefault="00F61148" w:rsidP="00F61148">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B532697" wp14:editId="2FFC489F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>767443</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>228056</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5377452" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Line 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -183,103 +183,112 @@
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
             <w:pict>
               <v:line w14:anchorId="09C69EBC" id="Line 12" o:spid="_x0000_s1026" style="position:absolute;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="60.45pt,17.95pt" to="483.85pt,17.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAc+llZ1AEAAI4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6Lc6bSF7sKo0z20LJcC&#10;lXb5AW6S6URk4ihOO+2/x0k/doEbYg5RHNvPz8+e+cOxd+JgIln0jZyMxlIYr1Bbv2vkj+fHdx+l&#10;oAReg0NvGnkyJB8Wb9/Mh1CbKXbotImCQTzVQ2hkl1Koq4pUZ3qgEQbj2dli7CGxGXeVjjAweu+q&#10;6Xh8Vw0YdYioDBG/rs5OuSj4bWtU+t62ZJJwjWRuqZyxnNt8Vos51LsIobPqQgP+gUUP1nPRG9QK&#10;Eoh9tH9B9VZFJGzTSGFfYdtaZUoP3M1k/Ec3Tx0EU3phcSjcZKL/B6u+HTZRWN3IOyk89DyitfVG&#10;TKZZmiFQzRFLv4m5OXX0T2GN6icJj8sO/M4Uis+nwHmTnFH9lpINClxgO3xFzTGwT1h0Oraxz5Cs&#10;gDiWcZxu4zDHJBQ/zt7f33+YTaVQV18F9TUxREpfDPYiXxrpmHQBhsOaUiYC9TUk1/H4aJ0r03Ze&#10;DI38NJvOGBl456LXJZXQWZ3DcgLF3XbpojhA3pzylf7Y8zos11gBdec4OtEK03mpIu69LgU7A/rz&#10;5Z7AuvOdCTp/ESxrdFZ7i/q0iVcheeilk8uC5q16bZfsl99o8QsAAP//AwBQSwMEFAAGAAgAAAAh&#10;AKaRwk7cAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81Ow0AMhO9IvMPKSNzoLkUkNGRToZaf&#10;MwUhcXMSk4RmvVF2m4a3x4gDnKyxR+Nv8vXsejXRGDrPFi4XBhRx5euOGwuvLw8XN6BCRK6x90wW&#10;vijAujg9yTGr/ZGfadrFRkkIhwwttDEOmdahaslhWPiBWG4ffnQYRY6Nrkc8Srjr9dKYRDvsWD60&#10;ONCmpWq/OzgL01u1/dzeP+0Nb3xaPlLyPhBae342392CijTHPzP84As6FMJU+gPXQfWil2YlVgtX&#10;1zLFsErSFFT5u9BFrv83KL4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHPpZWdQBAACO&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAppHCTtwA&#10;AAAJAQAADwAAAAAAAAAAAAAAAAAuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADcF&#10;AAAAAA==&#10;">
                 <v:stroke dashstyle="1 1" endcap="round"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:cs/>
         </w:rPr>
         <w:t>ส่วนราชการ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00E5681B" w:rsidRPr="00E5681B">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">                                                         </w:t>
+      <w:r w:rsidR="00E5681B" w:rsidRPr="00732385">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>คณะ</w:t>
+      </w:r>
+      <w:r w:rsidR="00472FA5" w:rsidRPr="00732385">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>........................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732385">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="108071DA" w14:textId="4D2E54FF" w:rsidR="00F61148" w:rsidRPr="00E5681B" w:rsidRDefault="00F61148" w:rsidP="00F61148">
+    <w:p w14:paraId="108071DA" w14:textId="4D2E54FF" w:rsidR="00F61148" w:rsidRPr="00732385" w:rsidRDefault="00F61148" w:rsidP="00F61148">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C7AC676" wp14:editId="0D1CA0BF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3389539</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>245110</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2756535" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Line 14"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -316,51 +325,51 @@
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
             <w:pict>
               <v:line w14:anchorId="6325C3F4" id="Line 14" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="266.9pt,19.3pt" to="483.95pt,19.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBowoF72gEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GOGjEMvVfqP0S5lwFadrcjhj1Atxfa&#10;Iu22d5NkmKiZOIoDA39fJ7Dstr1VnUMUx37P9rNnfn/snTiYSBZ9IyejsRTGK9TW7xr5/enh3Z0U&#10;lMBrcOhNI0+G5P3i7Zv5EGozxQ6dNlEwiad6CI3sUgp1VZHqTA80wmA8O1uMPSQ2467SEQZm7101&#10;HY9vqgGjDhGVIeLX1dkpF4W/bY1K39qWTBKukVxbKmcs5zaf1WIO9S5C6Ky6lAH/UEUP1nPSK9UK&#10;Eoh9tH9R9VZFJGzTSGFfYdtaZUoP3M1k/Ec3jx0EU3phcShcZaL/R6u+HjZRWN3IWyk89DyitfVG&#10;TD5kaYZANUcs/Sbm5tTRP4Y1qp8kPC478DtTSnw6BcZNMqL6DZINCpxgO3xBzTGwT1h0OraxF62z&#10;4UcGZnLWQhzLYE7XwZhjEoofp7ezm9n7mRTq2VdBnSkyMERKnw32Il8a6bj8QgiHNaVc0ktIDvf4&#10;YJ0rc3deDI38OJtmZuDti14XKKGzOodlAMXddumiOEDeofKVTtnzOixnXwF15zg60QrTeb0i7r0u&#10;CTsD+tPlnsC6850LdP4iXVbrrPsW9WkTnyXl8ZdOLqua9+u1XdAvP9TiFwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAK1lRGrdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFxQ60BE&#10;SEKcCkVwQ0IN9O7G2ziqvY5iNw18PUYc4Lizo5k31Waxhs04+cGRgNt1Agypc2qgXsDH+8sqB+aD&#10;JCWNIxTwiR429eVFJUvlzrTFuQ09iyHkSylAhzCWnPtOo5V+7Uak+Du4ycoQz6nnapLnGG4Nv0uS&#10;jFs5UGzQcsRGY3dsT1ZAoPGom6+3seif87bxs9ndvO6EuL5anh6BBVzCnxl+8CM61JFp706kPDMC&#10;7tM0ogcBaZ4Bi4YieyiA7X8FXlf8/4L6GwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGjC&#10;gXvaAQAAmAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AK1lRGrdAAAACQEAAA8AAAAAAAAAAAAAAAAANAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAA+BQAAAAA=&#10;">
                 <v:stroke dashstyle="1 1" endcap="round"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E4F66E0" wp14:editId="672A6EA6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>116748</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>240756</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2931251" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Line 13"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -397,166 +406,148 @@
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
             <w:pict>
               <v:line w14:anchorId="4CA29C84" id="Line 13" o:spid="_x0000_s1026" style="position:absolute;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="9.2pt,18.95pt" to="240pt,18.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCp2z9R1AEAAI4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0XxynyLAacXpI1l2y&#10;rUC7H8BIcixMFgVRiZN/P0r5aLfdhvkgiCL5+PhILx6OgxMHE8mib2U9mUphvEJt/a6VP14eP3yS&#10;ghJ4DQ69aeXJkHxYvn+3GENjZtij0yYKBvHUjKGVfUqhqSpSvRmAJhiMZ2eHcYDEZtxVOsLI6IOr&#10;ZtPpx2rEqENEZYj4dX12ymXB7zqj0veuI5OEayVzS+WM5dzms1ouoNlFCL1VFxrwDywGsJ6L3qDW&#10;kEDso/0LarAqImGXJgqHCrvOKlN64G7q6R/dPPcQTOmFxaFwk4n+H6z6dniKwupW8qA8DDyijfVG&#10;1HdZmjFQwxEr/xRzc+ron8MG1U8SHlc9+J0pFF9OgfPqnFH9lpINClxgO35FzTGwT1h0OnZxyJCs&#10;gDiWcZxu4zDHJBQ/zu7v6tm8lkJdfRU018QQKX0xOIh8aaVj0gUYDhtKmQg015Bcx+Ojda5M23kx&#10;tvJ+PpszMvDORa9LKqGzOoflBIq77cpFcYC8OeUr/bHnbViusQbqz3F0ojWm81JF3HtdCvYG9OfL&#10;PYF15zsTdP4iWNborPYW9ekpXoXkoZdOLguat+qtXbJff6PlLwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;ADqi2J7bAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoDVRtGuJUqOXn&#10;TEFIvW2SJQmN11HspuHtWcQBjrMzmv0mW0+uUyMNofVs4XpmQBGXvmq5tvD2+niVgAoRucLOM1n4&#10;ogDr/Pwsw7TyJ36hcRdrJSUcUrTQxNinWoeyIYdh5nti8T784DCKHGpdDXiSctfpG2MW2mHL8qHB&#10;njYNlYfd0VkY38vt5/bh+WB445fFEy32PaG1lxfT/R2oSFP8C8MPvqBDLkyFP3IVVCc6mUvSwu1y&#10;BUr8eWJkW/F70Hmm/w/IvwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCp2z9R1AEAAI4D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA6otie2wAA&#10;AAgBAAAPAAAAAAAAAAAAAAAAAC4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;">
                 <v:stroke dashstyle="1 1" endcap="round"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:cs/>
         </w:rPr>
         <w:t>ที่</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00C0603D">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidR="00C0603D" w:rsidRPr="00732385">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>......../........</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:cs/>
         </w:rPr>
         <w:t>วันที่</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00E5681B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+      <w:r w:rsidR="00E5681B" w:rsidRPr="00732385">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A9C82FA" w14:textId="77777777" w:rsidR="00F61148" w:rsidRPr="00E5681B" w:rsidRDefault="00F61148" w:rsidP="00F61148">
+    <w:p w14:paraId="2A9C82FA" w14:textId="77777777" w:rsidR="00F61148" w:rsidRPr="00732385" w:rsidRDefault="00F61148" w:rsidP="00F61148">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61E3B6E3" wp14:editId="77EC0179">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>304800</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>237853</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5840186" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Line 15"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -593,710 +584,683 @@
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
             <w:pict>
               <v:line w14:anchorId="2A21EECA" id="Line 15" o:spid="_x0000_s1026" style="position:absolute;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="24pt,18.75pt" to="483.85pt,18.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeADBT0wEAAI4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PGjEMvVfqf4hyLwOorOiIYQ/Q7YW2&#10;SLv9ASbJMFEzcRQHBv59nfCx2/ZWdQ5RHNvPfs+exeOpd+JoIln0jZyMxlIYr1Bbv2/kj5enD3Mp&#10;KIHX4NCbRp4Nycfl+3eLIdRmih06baJgEE/1EBrZpRTqqiLVmR5ohMF4drYYe0hsxn2lIwyM3rtq&#10;Oh4/VANGHSIqQ8Sv64tTLgt+2xqVvrctmSRcI7m3VM5Yzl0+q+UC6n2E0Fl1bQP+oYserOeid6g1&#10;JBCHaP+C6q2KSNimkcK+wra1yhQOzGYy/oPNcwfBFC4sDoW7TPT/YNW34zYKqxv5SQoPPY9oY70R&#10;k1mWZghUc8TKb2Mmp07+OWxQ/SThcdWB35vS4ss5cN4kZ1S/pWSDAhfYDV9RcwwcEhadTm3sMyQr&#10;IE5lHOf7OMwpCcWPs/nH8WT+IIW6+Sqob4khUvpisBf50kjHTRdgOG4o5UagvoXkOh6frHNl2s6L&#10;genOpjNGBt656HVJJXRW57CcQHG/W7kojpA3p3yFH3vehuUaa6DuEkdnWmO6LFXEg9elYGdAf77e&#10;E1h3uXODzl8Fyxpd1N6hPm/jTUgeemFyXdC8VW/tkv36Gy1/AQAA//8DAFBLAwQUAAYACAAAACEA&#10;NZgr2dwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuFGHV1JCnAq1PM4U&#10;hMRtEy9JaLyOYjcN/55FHOA4O6uZb4rV7Ho10Rg6zwbOFwko4trbjhsDry8PZ0tQISJb7D2TgS8K&#10;sCqPjwrMrT/wM03b2CgJ4ZCjgTbGIdc61C05DAs/EIv34UeHUeTYaDviQcJdry+SJNUOO5aGFgda&#10;t1TvtntnYHqrN5+b+6ddwmufVY+Uvg+ExpyezHe3oCLN8e8ZfvAFHUphqvyebVC9gaulTIkGLrNr&#10;UOLfpFkGqvo96LLQ/weU3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAeADBT0wEAAI4D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA1mCvZ3AAA&#10;AAgBAAAPAAAAAAAAAAAAAAAAAC0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;">
                 <v:stroke dashstyle="1 1" endcap="round"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:cs/>
         </w:rPr>
         <w:t>เรื่อง</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ขอส่งรายงานวิจัยฉบับสมบูรณ์</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51596EEF" w14:textId="77777777" w:rsidR="00F61148" w:rsidRPr="00E5681B" w:rsidRDefault="00F61148" w:rsidP="00F61148">
+    <w:p w14:paraId="51596EEF" w14:textId="77777777" w:rsidR="00F61148" w:rsidRPr="00732385" w:rsidRDefault="00F61148" w:rsidP="00F61148">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F01B6EA" w14:textId="17F03488" w:rsidR="00F61148" w:rsidRPr="00E5681B" w:rsidRDefault="00F61148" w:rsidP="00F61148">
+    <w:p w14:paraId="6F01B6EA" w14:textId="17F03488" w:rsidR="00F61148" w:rsidRPr="00732385" w:rsidRDefault="00F61148" w:rsidP="00F61148">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>เรียน</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  คณบดี</w:t>
       </w:r>
-      <w:r w:rsidR="00E5681B" w:rsidRPr="00E5681B">
+      <w:r w:rsidR="00E5681B" w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>คณะ</w:t>
       </w:r>
-      <w:r w:rsidR="00C0603D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+      <w:r w:rsidR="00C0603D" w:rsidRPr="00732385">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>/หน่วยงาน.....................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="335679E1" w14:textId="1D633339" w:rsidR="006B697E" w:rsidRPr="00E5681B" w:rsidRDefault="006B697E" w:rsidP="00E5681B">
+    <w:p w14:paraId="335679E1" w14:textId="1D633339" w:rsidR="006B697E" w:rsidRPr="00732385" w:rsidRDefault="006B697E" w:rsidP="00E5681B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:before="200"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C0603D">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidR="00C0603D" w:rsidRPr="00732385">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ข้าพเจ้า...............................................................สังกัด.............................................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ขอส่งรายงาน</w:t>
       </w:r>
-      <w:r w:rsidR="00721A54" w:rsidRPr="00E5681B">
+      <w:r w:rsidR="00721A54" w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>การวิจัย</w:t>
       </w:r>
-      <w:r w:rsidR="00A77C40" w:rsidRPr="00E5681B">
+      <w:r w:rsidR="00A77C40" w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ฉบับสมบูรณ์</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>เรื่อง</w:t>
       </w:r>
-      <w:r w:rsidR="00C0603D">
+      <w:r w:rsidR="00C0603D" w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
-      <w:r w:rsidR="00C0603D">
-[...1 lines deleted...]
-          <w:rFonts w:hint="cs"/>
+      <w:r w:rsidR="00C0603D" w:rsidRPr="00732385">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:cs/>
         </w:rPr>
         <w:t>..............................................</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>งบประมาณ</w:t>
       </w:r>
-      <w:r w:rsidR="00E5681B" w:rsidRPr="00E5681B">
+      <w:r w:rsidR="00E5681B" w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">สนับสนุน </w:t>
       </w:r>
-      <w:r w:rsidR="00C0603D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+      <w:r w:rsidR="00C0603D" w:rsidRPr="00732385">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:color w:val="212529"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>.........................</w:t>
       </w:r>
-      <w:r w:rsidR="00E5681B" w:rsidRPr="00E5681B">
-[...28 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+      <w:r w:rsidR="00E5681B" w:rsidRPr="00732385">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>บาท                 (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0603D" w:rsidRPr="00732385">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>.................................................</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="00C0603D">
+      <w:r w:rsidR="00C0603D" w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>เพื่อปิดโครงการวิจัย</w:t>
       </w:r>
-      <w:r w:rsidR="00A77C40" w:rsidRPr="00E5681B">
+      <w:r w:rsidR="00A77C40" w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>และขอรับทุนสนับสนุนการวิจัยงวดสุดท้าย</w:t>
       </w:r>
-      <w:r w:rsidR="00E5681B" w:rsidRPr="00E5681B">
+      <w:r w:rsidR="00E5681B" w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> งวดที่ 3</w:t>
       </w:r>
-      <w:r w:rsidR="004A2B41" w:rsidRPr="00E5681B">
+      <w:r w:rsidR="004A2B41" w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00E5681B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+      <w:r w:rsidR="00E5681B" w:rsidRPr="00732385">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
-      <w:r w:rsidR="00A77C40" w:rsidRPr="00E5681B">
+      <w:r w:rsidR="00A77C40" w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">(ร้อยละ </w:t>
       </w:r>
-      <w:r w:rsidR="00E5681B" w:rsidRPr="00E5681B">
+      <w:r w:rsidR="00E5681B" w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>20%</w:t>
       </w:r>
-      <w:r w:rsidR="00A77C40" w:rsidRPr="00E5681B">
+      <w:r w:rsidR="00A77C40" w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">) ต่อไป </w:t>
       </w:r>
-      <w:r w:rsidR="00A77C40" w:rsidRPr="00E5681B">
+      <w:r w:rsidR="00A77C40" w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="178E7DF7" w14:textId="77777777" w:rsidR="006B697E" w:rsidRPr="00E5681B" w:rsidRDefault="006B697E" w:rsidP="00B83916">
+    <w:p w14:paraId="178E7DF7" w14:textId="77777777" w:rsidR="006B697E" w:rsidRPr="00732385" w:rsidRDefault="006B697E" w:rsidP="00B83916">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r w:rsidR="00B83916" w:rsidRPr="00E5681B">
+      <w:r w:rsidR="00B83916" w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>จึงเรียนมาเพื่อโปรดพิจารณา</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E1E9A6" w14:textId="77777777" w:rsidR="006B697E" w:rsidRPr="00E5681B" w:rsidRDefault="006B697E" w:rsidP="006B697E">
+    <w:p w14:paraId="50E1E9A6" w14:textId="77777777" w:rsidR="006B697E" w:rsidRPr="00732385" w:rsidRDefault="006B697E" w:rsidP="006B697E">
       <w:pPr>
         <w:ind w:firstLine="1412"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05CD752D" w14:textId="1BCF44FB" w:rsidR="006B697E" w:rsidRPr="00E5681B" w:rsidRDefault="006B697E" w:rsidP="006B697E">
+    <w:p w14:paraId="05CD752D" w14:textId="1BCF44FB" w:rsidR="006B697E" w:rsidRPr="00732385" w:rsidRDefault="006B697E" w:rsidP="006B697E">
       <w:pPr>
         <w:ind w:firstLine="1412"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F61148" w:rsidRPr="00E5681B">
+      <w:r w:rsidR="00F61148" w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>..................................</w:t>
       </w:r>
-      <w:r w:rsidR="006305DD" w:rsidRPr="00E5681B">
+      <w:r w:rsidR="006305DD" w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>........</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>...............</w:t>
       </w:r>
-      <w:r w:rsidR="00F61148" w:rsidRPr="00E5681B">
+      <w:r w:rsidR="00F61148" w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>......</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3614FA18" w14:textId="370900D8" w:rsidR="006B697E" w:rsidRPr="00E5681B" w:rsidRDefault="006B697E" w:rsidP="00F61148">
+    <w:p w14:paraId="3614FA18" w14:textId="370900D8" w:rsidR="006B697E" w:rsidRPr="00732385" w:rsidRDefault="006B697E" w:rsidP="00F61148">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:ind w:firstLine="1412"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">                                        </w:t>
       </w:r>
-      <w:r w:rsidR="00F61148" w:rsidRPr="00E5681B">
+      <w:r w:rsidR="00F61148" w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00C0603D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+      <w:r w:rsidR="00C0603D" w:rsidRPr="00732385">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>..................................................................</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DCB2DC7" w14:textId="5D746FB0" w:rsidR="006B697E" w:rsidRPr="00E5681B" w:rsidRDefault="006B697E" w:rsidP="006B697E">
+    <w:p w14:paraId="5DCB2DC7" w14:textId="5D746FB0" w:rsidR="006B697E" w:rsidRPr="00732385" w:rsidRDefault="006B697E" w:rsidP="006B697E">
       <w:pPr>
         <w:ind w:firstLine="1412"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
-      <w:r w:rsidR="00F61148" w:rsidRPr="00E5681B">
+      <w:r w:rsidR="00F61148" w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidR="00E5681B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+      <w:r w:rsidR="00E5681B" w:rsidRPr="00732385">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  นักวิจัย</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56A81AEF" w14:textId="1A4E6E7F" w:rsidR="006B697E" w:rsidRPr="00E5681B" w:rsidRDefault="006B697E" w:rsidP="006B697E">
+    <w:p w14:paraId="56A81AEF" w14:textId="1A4E6E7F" w:rsidR="006B697E" w:rsidRPr="00732385" w:rsidRDefault="006B697E" w:rsidP="006B697E">
       <w:pPr>
         <w:ind w:firstLine="1412"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A1E3565" w14:textId="2AB1E49D" w:rsidR="00F61148" w:rsidRPr="00E5681B" w:rsidRDefault="00F61148" w:rsidP="00F61148">
+    <w:p w14:paraId="0A1E3565" w14:textId="2AB1E49D" w:rsidR="00F61148" w:rsidRPr="00732385" w:rsidRDefault="00F61148" w:rsidP="00F61148">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43F30CC1" w14:textId="4DF1C611" w:rsidR="00F61148" w:rsidRPr="00E5681B" w:rsidRDefault="00E5681B" w:rsidP="00F61148">
+    <w:p w14:paraId="43F30CC1" w14:textId="4DF1C611" w:rsidR="00F61148" w:rsidRPr="00732385" w:rsidRDefault="00E5681B" w:rsidP="00F61148">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34016516" wp14:editId="5EF2204A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>2971800</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>66675</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3124200" cy="2428875"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
@@ -1455,73 +1419,73 @@
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>)</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="18F482BD" w14:textId="77777777" w:rsidR="00F61148" w:rsidRPr="00DB1B4F" w:rsidRDefault="00F61148" w:rsidP="00F61148">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00DB1B4F">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>คณบดี</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="77484C1F" w14:textId="6D36E2A8" w:rsidR="00F61148" w:rsidRPr="00DB1B4F" w:rsidRDefault="00F61148" w:rsidP="00F61148">
+                          <w:p w14:paraId="77484C1F" w14:textId="021F792F" w:rsidR="00F61148" w:rsidRPr="00DB1B4F" w:rsidRDefault="00F61148" w:rsidP="00F61148">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00DB1B4F">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>คณะ</w:t>
                             </w:r>
-                            <w:r w:rsidR="00E5681B" w:rsidRPr="00E5681B">
+                            <w:r w:rsidR="00472FA5">
                               <w:rPr>
-                                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
-                              <w:t>เทคโนโลยีอุตสาหกรรม</w:t>
+                              <w:t>...........................................</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="2B9D3BB2" w14:textId="77777777" w:rsidR="00F61148" w:rsidRPr="00DB1B4F" w:rsidRDefault="00F61148" w:rsidP="00F61148">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00DB1B4F">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>วันที่............./.............../...............</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="4A07EE03" w14:textId="77777777" w:rsidR="00F61148" w:rsidRPr="00176E01" w:rsidRDefault="00F61148" w:rsidP="00F61148">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="32"/>
@@ -1681,112 +1645,112 @@
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>)</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="18F482BD" w14:textId="77777777" w:rsidR="00F61148" w:rsidRPr="00DB1B4F" w:rsidRDefault="00F61148" w:rsidP="00F61148">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00DB1B4F">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>คณบดี</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="77484C1F" w14:textId="6D36E2A8" w:rsidR="00F61148" w:rsidRPr="00DB1B4F" w:rsidRDefault="00F61148" w:rsidP="00F61148">
+                    <w:p w14:paraId="77484C1F" w14:textId="021F792F" w:rsidR="00F61148" w:rsidRPr="00DB1B4F" w:rsidRDefault="00F61148" w:rsidP="00F61148">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00DB1B4F">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>คณะ</w:t>
                       </w:r>
-                      <w:r w:rsidR="00E5681B" w:rsidRPr="00E5681B">
+                      <w:r w:rsidR="00472FA5">
                         <w:rPr>
-                          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
-                        <w:t>เทคโนโลยีอุตสาหกรรม</w:t>
+                        <w:t>...........................................</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="2B9D3BB2" w14:textId="77777777" w:rsidR="00F61148" w:rsidRPr="00DB1B4F" w:rsidRDefault="00F61148" w:rsidP="00F61148">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00DB1B4F">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>วันที่............./.............../...............</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="4A07EE03" w14:textId="77777777" w:rsidR="00F61148" w:rsidRPr="00176E01" w:rsidRDefault="00F61148" w:rsidP="00F61148">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                           <w:cs/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0AC496FD" wp14:editId="6434C15D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-238125</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>67945</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3057525" cy="2428875"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
@@ -1974,73 +1938,73 @@
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>)</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="28C03EC6" w14:textId="77777777" w:rsidR="00F61148" w:rsidRPr="00E5681B" w:rsidRDefault="00F61148" w:rsidP="006305DD">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00E5681B">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>หัวหน้าหน่วยจัดการงานวิจัย</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="7234ED32" w14:textId="704C0AB4" w:rsidR="00F61148" w:rsidRPr="00E5681B" w:rsidRDefault="00F61148" w:rsidP="006305DD">
+                          <w:p w14:paraId="7234ED32" w14:textId="2509B7F5" w:rsidR="00F61148" w:rsidRPr="00E5681B" w:rsidRDefault="00F61148" w:rsidP="006305DD">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00E5681B">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>คณะ</w:t>
                             </w:r>
-                            <w:r w:rsidR="00E5681B" w:rsidRPr="00E5681B">
+                            <w:r w:rsidR="00472FA5">
                               <w:rPr>
-                                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
-                              <w:t>เทคโนโลยีอุตสาหกรรม</w:t>
+                              <w:t>.................................................</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="737C8B00" w14:textId="77777777" w:rsidR="00F61148" w:rsidRPr="00E5681B" w:rsidRDefault="00F61148" w:rsidP="006305DD">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00E5681B">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>วันที่............./.............../...............</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
@@ -2212,1224 +2176,3020 @@
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>)</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="28C03EC6" w14:textId="77777777" w:rsidR="00F61148" w:rsidRPr="00E5681B" w:rsidRDefault="00F61148" w:rsidP="006305DD">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E5681B">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>หัวหน้าหน่วยจัดการงานวิจัย</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="7234ED32" w14:textId="704C0AB4" w:rsidR="00F61148" w:rsidRPr="00E5681B" w:rsidRDefault="00F61148" w:rsidP="006305DD">
+                    <w:p w14:paraId="7234ED32" w14:textId="2509B7F5" w:rsidR="00F61148" w:rsidRPr="00E5681B" w:rsidRDefault="00F61148" w:rsidP="006305DD">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E5681B">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>คณะ</w:t>
                       </w:r>
-                      <w:r w:rsidR="00E5681B" w:rsidRPr="00E5681B">
+                      <w:r w:rsidR="00472FA5">
                         <w:rPr>
-                          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
-                        <w:t>เทคโนโลยีอุตสาหกรรม</w:t>
+                        <w:t>.................................................</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="737C8B00" w14:textId="77777777" w:rsidR="00F61148" w:rsidRPr="00E5681B" w:rsidRDefault="00F61148" w:rsidP="006305DD">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E5681B">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>วันที่............./.............../...............</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E3D1045" w14:textId="77777777" w:rsidR="00F61148" w:rsidRPr="00E5681B" w:rsidRDefault="00F61148" w:rsidP="00F61148">
+    <w:p w14:paraId="5E3D1045" w14:textId="77777777" w:rsidR="00F61148" w:rsidRPr="00732385" w:rsidRDefault="00F61148" w:rsidP="00F61148">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67A5FDD5" w14:textId="77777777" w:rsidR="00F61148" w:rsidRPr="00E5681B" w:rsidRDefault="00F61148" w:rsidP="00F61148">
+    <w:p w14:paraId="67A5FDD5" w14:textId="77777777" w:rsidR="00F61148" w:rsidRPr="00732385" w:rsidRDefault="00F61148" w:rsidP="00F61148">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6607BB41" w14:textId="77777777" w:rsidR="00F61148" w:rsidRPr="00E5681B" w:rsidRDefault="00F61148" w:rsidP="00F61148">
+    <w:p w14:paraId="6607BB41" w14:textId="77777777" w:rsidR="00F61148" w:rsidRPr="00732385" w:rsidRDefault="00F61148" w:rsidP="00F61148">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A75E5FA" w14:textId="3A4E174A" w:rsidR="006B697E" w:rsidRPr="00E5681B" w:rsidRDefault="006B697E" w:rsidP="006305DD">
+    <w:p w14:paraId="4A75E5FA" w14:textId="3A4E174A" w:rsidR="006B697E" w:rsidRPr="00732385" w:rsidRDefault="006B697E" w:rsidP="006305DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60E05469" w14:textId="19133AE1" w:rsidR="00CD5D83" w:rsidRPr="00E5681B" w:rsidRDefault="00CD5D83" w:rsidP="006305DD">
+    <w:p w14:paraId="60E05469" w14:textId="19133AE1" w:rsidR="00CD5D83" w:rsidRPr="00732385" w:rsidRDefault="00CD5D83" w:rsidP="006305DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11C69173" w14:textId="09C695BD" w:rsidR="00CD5D83" w:rsidRPr="00E5681B" w:rsidRDefault="00CD5D83" w:rsidP="006305DD">
+    <w:p w14:paraId="11C69173" w14:textId="09C695BD" w:rsidR="00CD5D83" w:rsidRPr="00732385" w:rsidRDefault="00CD5D83" w:rsidP="006305DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="226B268A" w14:textId="03B23C6D" w:rsidR="00CD5D83" w:rsidRPr="00E5681B" w:rsidRDefault="00CD5D83" w:rsidP="006305DD">
+    <w:p w14:paraId="226B268A" w14:textId="03B23C6D" w:rsidR="00CD5D83" w:rsidRPr="00732385" w:rsidRDefault="00CD5D83" w:rsidP="006305DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67C4CF3A" w14:textId="044ED5AA" w:rsidR="00CD5D83" w:rsidRPr="00E5681B" w:rsidRDefault="00CD5D83" w:rsidP="006305DD">
+    <w:p w14:paraId="67C4CF3A" w14:textId="044ED5AA" w:rsidR="00CD5D83" w:rsidRPr="00732385" w:rsidRDefault="00CD5D83" w:rsidP="006305DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24677AD9" w14:textId="77777777" w:rsidR="00F01034" w:rsidRPr="00E5681B" w:rsidRDefault="00F01034" w:rsidP="006305DD">
+    <w:p w14:paraId="24677AD9" w14:textId="77777777" w:rsidR="00F01034" w:rsidRPr="00732385" w:rsidRDefault="00F01034" w:rsidP="006305DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35C71517" w14:textId="77777777" w:rsidR="00F01034" w:rsidRPr="00E5681B" w:rsidRDefault="00F01034" w:rsidP="006305DD">
+    <w:p w14:paraId="35C71517" w14:textId="77777777" w:rsidR="00F01034" w:rsidRPr="00732385" w:rsidRDefault="00F01034" w:rsidP="006305DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="388BBAAF" w14:textId="77777777" w:rsidR="00F01034" w:rsidRPr="00E5681B" w:rsidRDefault="00F01034" w:rsidP="006305DD">
+    <w:p w14:paraId="388BBAAF" w14:textId="77777777" w:rsidR="00F01034" w:rsidRPr="00732385" w:rsidRDefault="00F01034" w:rsidP="006305DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1813B199" w14:textId="77777777" w:rsidR="00F01034" w:rsidRPr="00E5681B" w:rsidRDefault="00F01034" w:rsidP="006305DD">
+    <w:p w14:paraId="1813B199" w14:textId="77777777" w:rsidR="00F01034" w:rsidRPr="00732385" w:rsidRDefault="00F01034" w:rsidP="006305DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42C43334" w14:textId="77777777" w:rsidR="00F01034" w:rsidRPr="00E5681B" w:rsidRDefault="00F01034" w:rsidP="006305DD">
+    <w:p w14:paraId="42C43334" w14:textId="77777777" w:rsidR="00F01034" w:rsidRPr="00732385" w:rsidRDefault="00F01034" w:rsidP="006305DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5742D91E" w14:textId="77777777" w:rsidR="00F01034" w:rsidRPr="00E5681B" w:rsidRDefault="00F01034" w:rsidP="006305DD">
+    <w:p w14:paraId="5742D91E" w14:textId="77777777" w:rsidR="00F01034" w:rsidRPr="00732385" w:rsidRDefault="00F01034" w:rsidP="006305DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B175C39" w14:textId="77777777" w:rsidR="00F01034" w:rsidRPr="00E5681B" w:rsidRDefault="00F01034" w:rsidP="006305DD">
+    <w:p w14:paraId="4B175C39" w14:textId="77777777" w:rsidR="00F01034" w:rsidRPr="00732385" w:rsidRDefault="00F01034" w:rsidP="006305DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79D0FC32" w14:textId="77777777" w:rsidR="00F01034" w:rsidRPr="00E5681B" w:rsidRDefault="00F01034" w:rsidP="006305DD">
+    <w:p w14:paraId="79D0FC32" w14:textId="77777777" w:rsidR="00F01034" w:rsidRPr="00732385" w:rsidRDefault="00F01034" w:rsidP="006305DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70260119" w14:textId="77777777" w:rsidR="00F01034" w:rsidRPr="00E5681B" w:rsidRDefault="00F01034" w:rsidP="006305DD">
+    <w:p w14:paraId="70260119" w14:textId="77777777" w:rsidR="00F01034" w:rsidRPr="00732385" w:rsidRDefault="00F01034" w:rsidP="006305DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47549744" w14:textId="77777777" w:rsidR="00F01034" w:rsidRPr="00E5681B" w:rsidRDefault="00F01034" w:rsidP="006305DD">
+    <w:p w14:paraId="47549744" w14:textId="77777777" w:rsidR="00F01034" w:rsidRPr="00732385" w:rsidRDefault="00F01034" w:rsidP="006305DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A88E6AF" w14:textId="77777777" w:rsidR="00F01034" w:rsidRPr="00E5681B" w:rsidRDefault="00F01034" w:rsidP="006305DD">
+    <w:p w14:paraId="7A88E6AF" w14:textId="55418109" w:rsidR="00F01034" w:rsidRPr="00732385" w:rsidRDefault="00F01034" w:rsidP="006305DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B78B70F" w14:textId="77777777" w:rsidR="00F01034" w:rsidRPr="00E5681B" w:rsidRDefault="00F01034" w:rsidP="006305DD">
+    <w:p w14:paraId="4D0022D7" w14:textId="19457384" w:rsidR="00314511" w:rsidRPr="00732385" w:rsidRDefault="00314511" w:rsidP="006305DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F679C52" w14:textId="24E4CD28" w:rsidR="00CD5D83" w:rsidRPr="00E5681B" w:rsidRDefault="00CD5D83" w:rsidP="006305DD">
+    <w:p w14:paraId="6AE07B3E" w14:textId="09C1DAF5" w:rsidR="00314511" w:rsidRPr="00732385" w:rsidRDefault="00314511" w:rsidP="006D0352">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="32"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Calibri" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:strike/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11D0C8E5" w14:textId="42E158A4" w:rsidR="00CD5D83" w:rsidRPr="00E5681B" w:rsidRDefault="00CD5D83" w:rsidP="00CD5D83">
+    <w:p w14:paraId="46626C83" w14:textId="28EE6FF4" w:rsidR="00732385" w:rsidRPr="00732385" w:rsidRDefault="00732385" w:rsidP="00CF3383">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Calibri" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00732385">
+        <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E5681B">
+          <w:kern w:val="36"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>แบบตรวจสอบ</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3383">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-        <w:t>รายงานผลผลิตที่ได้จากโครงการตามแบบรายงานตัวชี้วัดความสำเร็จของโครงการ</w:t>
+          <w:kern w:val="36"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เอกสาร</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3383">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เพื่อประกอบรายงานผลการวิจัยฉบับสมบูรณ์</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B7BB0E" w14:textId="77777777" w:rsidR="00CD5D83" w:rsidRPr="00E5681B" w:rsidRDefault="00CD5D83" w:rsidP="00CD5D83">
+    <w:p w14:paraId="48E9CAE9" w14:textId="77777777" w:rsidR="00732385" w:rsidRPr="00732385" w:rsidRDefault="00732385" w:rsidP="00CF3383">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00732385">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E5681B">
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สถาบันวิจัยและพัฒนา มหาวิทยาลัยราช</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E5681B">
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ภัฏ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00732385">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E5681B">
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>อุตรดิตถ์</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EFE014C" w14:textId="77777777" w:rsidR="00CF3383" w:rsidRDefault="00CF3383" w:rsidP="00732385">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C1A2702" w14:textId="705ACD2E" w:rsidR="00732385" w:rsidRPr="00732385" w:rsidRDefault="00732385" w:rsidP="00732385">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00732385">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ชื่อ–สกุล</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3383">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732385">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>หัวหน้าโครงการ .................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3383">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.........................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732385">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="225753D1" w14:textId="5FBB4B4C" w:rsidR="00732385" w:rsidRPr="00732385" w:rsidRDefault="00732385" w:rsidP="00732385">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00732385">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ชื่อโครงการ ...................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3383">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..........................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732385">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B373579" w14:textId="2EC892FA" w:rsidR="00732385" w:rsidRPr="00732385" w:rsidRDefault="00732385" w:rsidP="00732385">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00732385">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ปีงบประมาณ พ.ศ. ................................. วันที่ส่งเอกสาร ....................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3383">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>............................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732385">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...........</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11530F74" w14:textId="65FAF3F0" w:rsidR="00732385" w:rsidRPr="00E72426" w:rsidRDefault="00CF3383" w:rsidP="00E72426">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1"/>
+        <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...9 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E72426">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>รายการดำเนินการและเอกสารหลักฐานประกอบ</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="ab"/>
+        <w:tblW w:w="10060" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="724"/>
+        <w:gridCol w:w="6221"/>
+        <w:gridCol w:w="1414"/>
+        <w:gridCol w:w="1701"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00732385" w:rsidRPr="00CF3383" w14:paraId="4973FBB1" w14:textId="77777777" w:rsidTr="00CF3383">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CAE4EA0" w14:textId="324AF866" w:rsidR="00732385" w:rsidRPr="00CF3383" w:rsidRDefault="00732385" w:rsidP="00CF3383">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ลำดับ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6221" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="560B265E" w14:textId="01283AE6" w:rsidR="00732385" w:rsidRPr="00CF3383" w:rsidRDefault="00732385" w:rsidP="00CF3383">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>รายการตรวจสอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1414" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04CBC09D" w14:textId="7F6834DC" w:rsidR="00732385" w:rsidRPr="00CF3383" w:rsidRDefault="00732385" w:rsidP="00CF3383">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>จำนวน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17A9000F" w14:textId="765356D9" w:rsidR="00732385" w:rsidRPr="00CF3383" w:rsidRDefault="00732385" w:rsidP="00CF3383">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3383">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>การดำเนินงาน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00732385" w:rsidRPr="00CF3383" w14:paraId="66A446AE" w14:textId="77777777" w:rsidTr="00CF3383">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="018B90A4" w14:textId="7C9D0032" w:rsidR="00732385" w:rsidRPr="00CF3383" w:rsidRDefault="00732385" w:rsidP="00CF3383">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6221" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6238A729" w14:textId="76B18B05" w:rsidR="00732385" w:rsidRPr="00CF3383" w:rsidRDefault="00732385" w:rsidP="00732385">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>รายงานการวิจัยฉบับสมบูรณ์</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1414" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3271C9F4" w14:textId="4A2B7422" w:rsidR="00732385" w:rsidRPr="00CF3383" w:rsidRDefault="00732385" w:rsidP="00CF3383">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>เล่ม</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="525D76D2" w14:textId="1BA54327" w:rsidR="00CF3383" w:rsidRPr="00435F65" w:rsidRDefault="00CF3383" w:rsidP="00CF3383">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435F65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3383" w:rsidRPr="00CF3383" w14:paraId="2E5F6A65" w14:textId="77777777" w:rsidTr="00CF3383">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47386CBC" w14:textId="2E1D87CF" w:rsidR="00CF3383" w:rsidRPr="00CF3383" w:rsidRDefault="00CF3383" w:rsidP="00CF3383">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6221" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AB034DF" w14:textId="142F47F0" w:rsidR="00CF3383" w:rsidRPr="00CF3383" w:rsidRDefault="00CF3383" w:rsidP="00CF3383">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ส่งไฟล์อิเล็กทรอนิกส์รายงานการวิจัยฉบับสมบูรณ์ทางอีเมล </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r w:rsidRPr="00732385">
+                <w:rPr>
+                  <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>ff</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00732385">
+                <w:rPr>
+                  <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                  <w:u w:val="single"/>
+                  <w:cs/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00732385">
+                <w:rPr>
+                  <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>research@uru</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00732385">
+                <w:rPr>
+                  <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                  <w:u w:val="single"/>
+                  <w:cs/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00732385">
+                <w:rPr>
+                  <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>ac</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00732385">
+                <w:rPr>
+                  <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                  <w:u w:val="single"/>
+                  <w:cs/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00732385">
+                <w:rPr>
+                  <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>th</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1414" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34E94147" w14:textId="250A641D" w:rsidR="00CF3383" w:rsidRPr="00CF3383" w:rsidRDefault="00CF3383" w:rsidP="00CF3383">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F424DAD" w14:textId="77777777" w:rsidR="00CF3383" w:rsidRPr="00435F65" w:rsidRDefault="00CF3383" w:rsidP="00CF3383">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435F65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+            <w:r w:rsidRPr="00435F65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00435F65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ดำเนินการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="737A1AB4" w14:textId="6DAACD2C" w:rsidR="00CF3383" w:rsidRPr="00435F65" w:rsidRDefault="00CF3383" w:rsidP="00CF3383">
+            <w:pPr>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435F65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+            <w:r w:rsidRPr="00435F65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ยังไม่ดำเนินการ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3383" w:rsidRPr="00CF3383" w14:paraId="1842D998" w14:textId="77777777" w:rsidTr="00CF3383">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D817A0A" w14:textId="3DEFDD9A" w:rsidR="00CF3383" w:rsidRPr="00CF3383" w:rsidRDefault="00CF3383" w:rsidP="00CF3383">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6221" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B3380D7" w14:textId="74E7853F" w:rsidR="00CF3383" w:rsidRPr="00CF3383" w:rsidRDefault="00CF3383" w:rsidP="00CF3383">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ภาพหน้าจอแสดงการส่งไฟล์ทางอีเมล พร้อมลงนามรับรองสำเนาถูกต้อง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1414" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51E27C37" w14:textId="795AEF8B" w:rsidR="00CF3383" w:rsidRPr="00CF3383" w:rsidRDefault="00CF3383" w:rsidP="00CF3383">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ฉบับ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78C42816" w14:textId="21ECF774" w:rsidR="00CF3383" w:rsidRPr="00435F65" w:rsidRDefault="00B62CA5" w:rsidP="00CF3383">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435F65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3383" w:rsidRPr="00CF3383" w14:paraId="366EC7ED" w14:textId="77777777" w:rsidTr="00CF3383">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57A24A99" w14:textId="361528C6" w:rsidR="00CF3383" w:rsidRPr="00CF3383" w:rsidRDefault="00CF3383" w:rsidP="00CF3383">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6221" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0814BA22" w14:textId="70EFB187" w:rsidR="00CF3383" w:rsidRPr="00CF3383" w:rsidRDefault="00CF3383" w:rsidP="00CF3383">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>นำเข้าข้อมูลผลงานวิจัยในระบบส่งเสริมการใช้ประโยชน์จากผลงานวิจัยและนวัตกรรม (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>TRIUP System</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">) ที่เว็บไซต์ </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidRPr="00732385">
+                <w:rPr>
+                  <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00732385">
+                <w:rPr>
+                  <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                  <w:u w:val="single"/>
+                  <w:cs/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00732385">
+                <w:rPr>
+                  <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>triup</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00732385">
+                <w:rPr>
+                  <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                  <w:u w:val="single"/>
+                  <w:cs/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00732385">
+                <w:rPr>
+                  <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>tsri</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00732385">
+                <w:rPr>
+                  <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                  <w:u w:val="single"/>
+                  <w:cs/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00732385">
+                <w:rPr>
+                  <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>or</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00732385">
+                <w:rPr>
+                  <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                  <w:u w:val="single"/>
+                  <w:cs/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00732385">
+                <w:rPr>
+                  <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>th</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00732385">
+                <w:rPr>
+                  <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                  <w:u w:val="single"/>
+                  <w:cs/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> เรียบร้อยแล้ว</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1414" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E356912" w14:textId="30A4AC1F" w:rsidR="00CF3383" w:rsidRPr="00CF3383" w:rsidRDefault="00CF3383" w:rsidP="00CF3383">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="196907DB" w14:textId="77777777" w:rsidR="00CF3383" w:rsidRPr="00435F65" w:rsidRDefault="00CF3383" w:rsidP="00CF3383">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435F65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+            <w:r w:rsidRPr="00435F65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00435F65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ดำเนินการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="020C8C4B" w14:textId="6D5F2683" w:rsidR="00CF3383" w:rsidRPr="00435F65" w:rsidRDefault="00CF3383" w:rsidP="00CF3383">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435F65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+            <w:r w:rsidRPr="00435F65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ยังไม่ดำเนินการ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3383" w:rsidRPr="00CF3383" w14:paraId="19F8CC84" w14:textId="77777777" w:rsidTr="00B62CA5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52F8AF28" w14:textId="64CA06E0" w:rsidR="00CF3383" w:rsidRPr="00CF3383" w:rsidRDefault="00CF3383" w:rsidP="00CF3383">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6221" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59F1C8F7" w14:textId="77777777" w:rsidR="00E72426" w:rsidRDefault="00CF3383" w:rsidP="00E72426">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ภาพหน้าจอแสดงผลการนำเข้าข้อมูลในระบบ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRIUP System </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29647D21" w14:textId="5A5069A5" w:rsidR="00CF3383" w:rsidRPr="00CF3383" w:rsidRDefault="00CF3383" w:rsidP="00E72426">
+            <w:pPr>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>พร้อมลงนามรับรองสำเนาถูกต้อง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1414" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F212E89" w14:textId="386BF5DB" w:rsidR="00CF3383" w:rsidRPr="00CF3383" w:rsidRDefault="00CF3383" w:rsidP="00B62CA5">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ฉบับ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0703058E" w14:textId="12B3DE2C" w:rsidR="00CF3383" w:rsidRPr="00435F65" w:rsidRDefault="00CF3383" w:rsidP="00CF3383">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435F65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3383" w:rsidRPr="00CF3383" w14:paraId="02189B27" w14:textId="77777777" w:rsidTr="00CF3383">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78CA92B5" w14:textId="35769C23" w:rsidR="00CF3383" w:rsidRPr="00CF3383" w:rsidRDefault="00CF3383" w:rsidP="00CF3383">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6221" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E6B10C9" w14:textId="13C441EA" w:rsidR="00CF3383" w:rsidRPr="00CF3383" w:rsidRDefault="00CF3383" w:rsidP="00CF3383">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>นำเข้าข้อมูลรายงานผลการดำเนินโครงการในระบบบริหารจัดการงานวิจัยและนวัตกรรม (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>ORIIS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>) เรียบร้อยแล้ว</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1414" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C6F9934" w14:textId="20C3AF2C" w:rsidR="00CF3383" w:rsidRPr="00CF3383" w:rsidRDefault="00CF3383" w:rsidP="00CF3383">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BFB4742" w14:textId="77777777" w:rsidR="00CF3383" w:rsidRPr="00435F65" w:rsidRDefault="00CF3383" w:rsidP="00CF3383">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435F65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+            <w:r w:rsidRPr="00435F65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00435F65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ดำเนินการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="205543D9" w14:textId="61E980A6" w:rsidR="00CF3383" w:rsidRPr="00435F65" w:rsidRDefault="00CF3383" w:rsidP="00CF3383">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435F65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+            <w:r w:rsidRPr="00435F65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ยังไม่ดำเนินการ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3383" w:rsidRPr="00CF3383" w14:paraId="2DCE7BA7" w14:textId="77777777" w:rsidTr="00CF3383">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0504C6F1" w14:textId="2250BF9C" w:rsidR="00CF3383" w:rsidRPr="00CF3383" w:rsidRDefault="00CF3383" w:rsidP="00CF3383">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6221" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2350BFA1" w14:textId="5B815245" w:rsidR="00CF3383" w:rsidRPr="00CF3383" w:rsidRDefault="00CF3383" w:rsidP="00CF3383">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>แนบไฟล์</w:t>
+            </w:r>
+            <w:r w:rsidR="007D73E2" w:rsidRPr="007D73E2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ผลผลิตตามคำรับรอง</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ในระบบ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ORIIS </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ครบถ้วนตามแบบฟอร์มและคู่มือที่กำหนด</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1414" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BD4572C" w14:textId="0E23F1F2" w:rsidR="00CF3383" w:rsidRPr="00CF3383" w:rsidRDefault="00CF3383" w:rsidP="00CF3383">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F2444EE" w14:textId="77777777" w:rsidR="00CF3383" w:rsidRPr="00435F65" w:rsidRDefault="00CF3383" w:rsidP="00CF3383">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435F65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+            <w:r w:rsidRPr="00435F65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00435F65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ดำเนินการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C211FD1" w14:textId="0D754FE8" w:rsidR="00CF3383" w:rsidRPr="00435F65" w:rsidRDefault="00CF3383" w:rsidP="00CF3383">
+            <w:pPr>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435F65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+            <w:r w:rsidRPr="00435F65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ยังไม่ดำเนินการ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3383" w:rsidRPr="00CF3383" w14:paraId="10BD645E" w14:textId="77777777" w:rsidTr="00B62CA5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="656A90A1" w14:textId="0ED395CC" w:rsidR="00CF3383" w:rsidRPr="00CF3383" w:rsidRDefault="00CF3383" w:rsidP="00CF3383">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6221" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AC673AB" w14:textId="77777777" w:rsidR="00E72426" w:rsidRDefault="00CF3383" w:rsidP="00E72426">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ภาพหน้าจอแสดงผลการนำเข้าข้อมูลและแนบไฟล์ในระบบ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ORIIS </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="443B5DF5" w14:textId="0491DC8B" w:rsidR="00CF3383" w:rsidRPr="00CF3383" w:rsidRDefault="00CF3383" w:rsidP="00B62CA5">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>พร้อมลงนามรับรองสำเนาถูกต้อง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1414" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3490684E" w14:textId="140584EB" w:rsidR="00CF3383" w:rsidRPr="00CF3383" w:rsidRDefault="00CF3383" w:rsidP="00B62CA5">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ฉบับ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22FE4C2F" w14:textId="195EEFAA" w:rsidR="00CF3383" w:rsidRPr="00435F65" w:rsidRDefault="00CF3383" w:rsidP="00CF3383">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435F65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F2DAA" w:rsidRPr="00CF3383" w14:paraId="17569CB1" w14:textId="77777777" w:rsidTr="00B62CA5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B47A048" w14:textId="643C26B9" w:rsidR="002F2DAA" w:rsidRPr="00732385" w:rsidRDefault="002F2DAA" w:rsidP="002F2DAA">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6221" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14C5C01B" w14:textId="77777777" w:rsidR="002F2DAA" w:rsidRDefault="007D73E2" w:rsidP="007D73E2">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D73E2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>เอกสารผลผลิตตามคำรับรอง</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ตามแบบฟอร์มและคู่มือที่กำหนด</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59F715DC" w14:textId="77777777" w:rsidR="007D73E2" w:rsidRPr="007D73E2" w:rsidRDefault="007D73E2" w:rsidP="007D73E2">
+            <w:pPr>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D73E2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>กรณีผลผลิตเป็นร่างบทความวิจัย ให้แนบร่างบทความวิจัยพร้อมหลักฐานการยื่นขอตีพิมพ์</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15DCD1B6" w14:textId="0072FE43" w:rsidR="007D73E2" w:rsidRPr="007D73E2" w:rsidRDefault="007D73E2" w:rsidP="007D73E2">
+            <w:pPr>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D73E2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>หากเป็นทรัพย์สินทางปัญญา ให้แนบหลักฐานยื่นขอจดที่ระบุเลขคำขอที่ชัดเจน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1414" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5365E7A4" w14:textId="41867CAE" w:rsidR="002F2DAA" w:rsidRPr="00732385" w:rsidRDefault="002F2DAA" w:rsidP="002F2DAA">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>..... ฉบับ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07746515" w14:textId="4B72871A" w:rsidR="002F2DAA" w:rsidRPr="00435F65" w:rsidRDefault="002F2DAA" w:rsidP="002F2DAA">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435F65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F2DAA" w:rsidRPr="00CF3383" w14:paraId="50529248" w14:textId="77777777" w:rsidTr="00CF3383">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CC033F4" w14:textId="72A67B58" w:rsidR="002F2DAA" w:rsidRPr="00CF3383" w:rsidRDefault="002F2DAA" w:rsidP="002F2DAA">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6221" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0495EE43" w14:textId="50C3C4FD" w:rsidR="002F2DAA" w:rsidRPr="00CF3383" w:rsidRDefault="002F2DAA" w:rsidP="002F2DAA">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ใบสำคัญรับเงิน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1414" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06E232EC" w14:textId="32C8E119" w:rsidR="002F2DAA" w:rsidRPr="00CF3383" w:rsidRDefault="002F2DAA" w:rsidP="002F2DAA">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ฉบับ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC82C27" w14:textId="42CF472A" w:rsidR="002F2DAA" w:rsidRPr="00435F65" w:rsidRDefault="002F2DAA" w:rsidP="002F2DAA">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435F65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F2DAA" w:rsidRPr="00CF3383" w14:paraId="15459138" w14:textId="77777777" w:rsidTr="00CF3383">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AC2C441" w14:textId="77D6CDA2" w:rsidR="002F2DAA" w:rsidRPr="00CF3383" w:rsidRDefault="002F2DAA" w:rsidP="002F2DAA">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6221" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CEF9AE5" w14:textId="0169077D" w:rsidR="002F2DAA" w:rsidRPr="00CF3383" w:rsidRDefault="002F2DAA" w:rsidP="002F2DAA">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>สำเนาบัตรประจำตัวประชาชน พร้อมลงนามรับรองสำเนาถูกต้อง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1414" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F16469E" w14:textId="5F70389F" w:rsidR="002F2DAA" w:rsidRPr="00CF3383" w:rsidRDefault="002F2DAA" w:rsidP="002F2DAA">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ฉบับ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="549FE5F3" w14:textId="24E9EFCD" w:rsidR="002F2DAA" w:rsidRPr="00435F65" w:rsidRDefault="002F2DAA" w:rsidP="002F2DAA">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435F65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F2DAA" w:rsidRPr="00CF3383" w14:paraId="56DB6BB1" w14:textId="77777777" w:rsidTr="00CF3383">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28E0C113" w14:textId="6FCBA625" w:rsidR="002F2DAA" w:rsidRPr="00CF3383" w:rsidRDefault="002F2DAA" w:rsidP="002F2DAA">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6221" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="515BC46D" w14:textId="3550F744" w:rsidR="002F2DAA" w:rsidRPr="00CF3383" w:rsidRDefault="002F2DAA" w:rsidP="002F2DAA">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>สำเนาหน้าสมุดบัญชีธนาคาร พร้อมลงนามรับรองสำเนาถูกต้อง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1414" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="488B7139" w14:textId="6F3922F8" w:rsidR="002F2DAA" w:rsidRPr="00CF3383" w:rsidRDefault="002F2DAA" w:rsidP="002F2DAA">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00732385">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ฉบับ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28837991" w14:textId="3DA14146" w:rsidR="002F2DAA" w:rsidRPr="00435F65" w:rsidRDefault="002F2DAA" w:rsidP="002F2DAA">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435F65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6AF526A1" w14:textId="6E33B7B6" w:rsidR="00CD5D83" w:rsidRDefault="00CD5D83" w:rsidP="00CD5D83">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38E9C925" w14:textId="77777777" w:rsidR="00CD5D83" w:rsidRPr="00E5681B" w:rsidRDefault="00CD5D83" w:rsidP="00CD5D83">
+    <w:p w14:paraId="511BC06B" w14:textId="48489BBA" w:rsidR="00E72426" w:rsidRDefault="00E72426" w:rsidP="00CD5D83">
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E5681B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...15 lines deleted...]
-      </w:r>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BD659DE" w14:textId="77777777" w:rsidR="00CD5D83" w:rsidRPr="00E5681B" w:rsidRDefault="00CD5D83" w:rsidP="00CD5D83">
+    <w:p w14:paraId="248AFC93" w14:textId="77777777" w:rsidR="00E72426" w:rsidRDefault="00E72426" w:rsidP="00CD5D83">
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E5681B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...15 lines deleted...]
-      </w:r>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="69429A26" w14:textId="77777777" w:rsidR="00CD5D83" w:rsidRPr="00E5681B" w:rsidRDefault="00CD5D83" w:rsidP="00CD5D83">
+    <w:p w14:paraId="79FC6E00" w14:textId="1013F14D" w:rsidR="00E72426" w:rsidRPr="00E72426" w:rsidRDefault="00E72426" w:rsidP="00E72426">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E5681B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...37 lines deleted...]
-      <w:r w:rsidRPr="00E5681B">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E5681B">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...32 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E5681B">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00E5681B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> : </w:t>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E72426">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ลงชื่อ......................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...............................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5999BBD2" w14:textId="77777777" w:rsidR="00CD5D83" w:rsidRPr="00E5681B" w:rsidRDefault="00CD5D83" w:rsidP="00CD5D83">
+    <w:p w14:paraId="39C7586B" w14:textId="68939632" w:rsidR="00E72426" w:rsidRPr="00E72426" w:rsidRDefault="00E72426" w:rsidP="00E72426">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E5681B">
-[...19 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+      <w:r w:rsidRPr="00E72426">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E72426">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (......................................................)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79C7403A" w14:textId="77777777" w:rsidR="00CD5D83" w:rsidRPr="00E5681B" w:rsidRDefault="00CD5D83" w:rsidP="00CD5D83">
+    <w:p w14:paraId="2CB82A15" w14:textId="21017757" w:rsidR="00E72426" w:rsidRPr="00E72426" w:rsidRDefault="00E72426" w:rsidP="00E72426">
       <w:pPr>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:cs/>
+        <w:ind w:left="2160" w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E72426">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E72426">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  หัวหน้าโครงการวิจัย</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6BF7E236" w14:textId="77777777" w:rsidR="00CD5D83" w:rsidRPr="00E5681B" w:rsidRDefault="00CD5D83" w:rsidP="00CD5D83">
+    <w:p w14:paraId="3F6A3ABF" w14:textId="38F82874" w:rsidR="003B095B" w:rsidRPr="00732385" w:rsidRDefault="003B095B" w:rsidP="006305DD">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
-[...3 lines deleted...]
-          <w:cs/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E5681B">
-[...163 lines deleted...]
-      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="62F2F14C" w14:textId="77777777" w:rsidR="00CD5D83" w:rsidRPr="00E5681B" w:rsidRDefault="00CD5D83" w:rsidP="00CD5D83">
-[...186 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId7"/>
+    <w:sectPr w:rsidR="003B095B" w:rsidRPr="00732385" w:rsidSect="006305DD">
+      <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="540" w:right="1134" w:bottom="426" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35F1417C" w14:textId="77777777" w:rsidR="006A418F" w:rsidRDefault="006A418F" w:rsidP="00C5250D">
+    <w:p w14:paraId="6C40AEFD" w14:textId="77777777" w:rsidR="00286E7D" w:rsidRDefault="00286E7D" w:rsidP="00C5250D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15769F3A" w14:textId="77777777" w:rsidR="006A418F" w:rsidRDefault="006A418F" w:rsidP="00C5250D">
+    <w:p w14:paraId="1CDB46AA" w14:textId="77777777" w:rsidR="00286E7D" w:rsidRDefault="00286E7D" w:rsidP="00C5250D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Leelawadee">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="TH SarabunPSK">
+    <w:panose1 w:val="020B0500040200020003"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="TH SarabunIT๙">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="TH SarabunPSK">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Wingdings 2">
+    <w:panose1 w:val="05020102010507070707"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46ED42F1" w14:textId="77777777" w:rsidR="006A418F" w:rsidRDefault="006A418F" w:rsidP="00C5250D">
+    <w:p w14:paraId="009EEE31" w14:textId="77777777" w:rsidR="00286E7D" w:rsidRDefault="00286E7D" w:rsidP="00C5250D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55DABA4C" w14:textId="77777777" w:rsidR="006A418F" w:rsidRDefault="006A418F" w:rsidP="00C5250D">
+    <w:p w14:paraId="4FFECCC6" w14:textId="77777777" w:rsidR="00286E7D" w:rsidRDefault="00286E7D" w:rsidP="00C5250D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="0AC9F24C" w14:textId="52E30411" w:rsidR="00C5250D" w:rsidRPr="00C0603D" w:rsidRDefault="00C5250D" w:rsidP="00C5250D">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00C0603D">
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
       <w:t>สวพ</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00C0603D">
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
       <w:t>. 07</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006B697E"/>
     <w:rsid w:val="00190815"/>
+    <w:rsid w:val="001F251C"/>
     <w:rsid w:val="00247BDB"/>
+    <w:rsid w:val="00286E7D"/>
+    <w:rsid w:val="002F2DAA"/>
+    <w:rsid w:val="00303C7B"/>
+    <w:rsid w:val="00314511"/>
     <w:rsid w:val="00356EFF"/>
+    <w:rsid w:val="003915D5"/>
     <w:rsid w:val="003B095B"/>
     <w:rsid w:val="003C29A9"/>
     <w:rsid w:val="003F0261"/>
+    <w:rsid w:val="00402A44"/>
     <w:rsid w:val="00426405"/>
+    <w:rsid w:val="00435F65"/>
     <w:rsid w:val="00442148"/>
     <w:rsid w:val="0045144D"/>
+    <w:rsid w:val="00472FA5"/>
     <w:rsid w:val="004A2B41"/>
     <w:rsid w:val="00502B67"/>
     <w:rsid w:val="005303BE"/>
     <w:rsid w:val="00624A3C"/>
     <w:rsid w:val="006305DD"/>
+    <w:rsid w:val="0063193B"/>
     <w:rsid w:val="006A418F"/>
     <w:rsid w:val="006B697E"/>
+    <w:rsid w:val="006C51CC"/>
+    <w:rsid w:val="006D0352"/>
     <w:rsid w:val="00721A54"/>
+    <w:rsid w:val="00732385"/>
     <w:rsid w:val="00740D27"/>
+    <w:rsid w:val="007D73E2"/>
     <w:rsid w:val="00843D0E"/>
     <w:rsid w:val="00A64D1D"/>
     <w:rsid w:val="00A77C40"/>
     <w:rsid w:val="00A97ACD"/>
     <w:rsid w:val="00AD1961"/>
     <w:rsid w:val="00AF56BF"/>
     <w:rsid w:val="00B16B4F"/>
     <w:rsid w:val="00B553F8"/>
+    <w:rsid w:val="00B62CA5"/>
     <w:rsid w:val="00B83916"/>
     <w:rsid w:val="00BA6278"/>
     <w:rsid w:val="00C0603D"/>
     <w:rsid w:val="00C5250D"/>
     <w:rsid w:val="00CB2551"/>
     <w:rsid w:val="00CD5D83"/>
+    <w:rsid w:val="00CF3383"/>
     <w:rsid w:val="00D64B1B"/>
+    <w:rsid w:val="00E02210"/>
     <w:rsid w:val="00E35049"/>
     <w:rsid w:val="00E5681B"/>
+    <w:rsid w:val="00E72426"/>
     <w:rsid w:val="00EF73A3"/>
     <w:rsid w:val="00F01034"/>
+    <w:rsid w:val="00F135FD"/>
     <w:rsid w:val="00F4627A"/>
     <w:rsid w:val="00F61148"/>
+    <w:rsid w:val="00FB2E48"/>
     <w:rsid w:val="00FD4931"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -3959,63 +5719,105 @@
     <w:basedOn w:val="a"/>
     <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E5681B"/>
     <w:rPr>
       <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="ข้อความบอลลูน อักขระ"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E5681B"/>
     <w:rPr>
       <w:rFonts w:ascii="Leelawadee" w:eastAsia="Times New Roman" w:hAnsi="Leelawadee" w:cs="Angsana New"/>
       <w:sz w:val="18"/>
       <w:lang w:bidi="th-TH"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="ab">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00314511"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="TH SarabunPSK"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:bidi="th-TH"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:divs>
+    <w:div w:id="2076664920">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triup.tsri.or.th/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ff.research@uru.ac.th" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4240,82 +6042,82 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>261</Words>
-  <Characters>1492</Characters>
+  <Words>472</Words>
+  <Characters>2696</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ชื่อเรื่อง</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1750</CharactersWithSpaces>
+  <CharactersWithSpaces>3162</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Windows User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>a288d6930115d6b2b2d8324bbfe1ce6fbdecdaaeb088909350dbde12bb662569</vt:lpwstr>