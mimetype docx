--- v0 (2026-02-26)
+++ v1 (2026-09-13)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="223C4CE8" w14:textId="77777777" w:rsidR="006B697E" w:rsidRPr="000806AE" w:rsidRDefault="006B697E" w:rsidP="00F41C54">
+    <w:p w14:paraId="223C4CE8" w14:textId="77777777" w:rsidR="006B697E" w:rsidRPr="00D74AD9" w:rsidRDefault="006B697E" w:rsidP="00F41C54">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3544"/>
         </w:tabs>
         <w:spacing w:before="520" w:after="60" w:line="420" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="58"/>
           <w:szCs w:val="58"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk68011300"/>
-      <w:r w:rsidRPr="000806AE">
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="036E5357" wp14:editId="3A7FD8A8">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-3810</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:align>inside</wp:align>
             </wp:positionV>
             <wp:extent cx="489585" cy="538480"/>
             <wp:effectExtent l="19050" t="0" r="5715" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="10" name="Picture 10" descr="krut_s"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="krut_s"/>
@@ -79,77 +79,77 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="489585" cy="538480"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="000806AE">
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:cs/>
         </w:rPr>
         <w:t>บันทึกข้อความ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E5F3253" w14:textId="77777777" w:rsidR="006B697E" w:rsidRPr="000806AE" w:rsidRDefault="006B697E" w:rsidP="006B697E">
+    <w:p w14:paraId="7E5F3253" w14:textId="77777777" w:rsidR="006B697E" w:rsidRPr="00D74AD9" w:rsidRDefault="006B697E" w:rsidP="006B697E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000806AE">
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55A76F06" wp14:editId="135B0E00">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>767443</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>228056</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5377452" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Line 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -177,121 +177,121 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="5308D2FA" id="Line 12" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="60.45pt,17.95pt" to="483.85pt,17.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAc+llZ1AEAAI4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6Lc6bSF7sKo0z20LJcC&#10;lXb5AW6S6URk4ihOO+2/x0k/doEbYg5RHNvPz8+e+cOxd+JgIln0jZyMxlIYr1Bbv2vkj+fHdx+l&#10;oAReg0NvGnkyJB8Wb9/Mh1CbKXbotImCQTzVQ2hkl1Koq4pUZ3qgEQbj2dli7CGxGXeVjjAweu+q&#10;6Xh8Vw0YdYioDBG/rs5OuSj4bWtU+t62ZJJwjWRuqZyxnNt8Vos51LsIobPqQgP+gUUP1nPRG9QK&#10;Eoh9tH9B9VZFJGzTSGFfYdtaZUoP3M1k/Ec3Tx0EU3phcSjcZKL/B6u+HTZRWN3IOyk89DyitfVG&#10;TKZZmiFQzRFLv4m5OXX0T2GN6icJj8sO/M4Uis+nwHmTnFH9lpINClxgO3xFzTGwT1h0Oraxz5Cs&#10;gDiWcZxu4zDHJBQ/zt7f33+YTaVQV18F9TUxREpfDPYiXxrpmHQBhsOaUiYC9TUk1/H4aJ0r03Ze&#10;DI38NJvOGBl456LXJZXQWZ3DcgLF3XbpojhA3pzylf7Y8zos11gBdec4OtEK03mpIu69LgU7A/rz&#10;5Z7AuvOdCTp/ESxrdFZ7i/q0iVcheeilk8uC5q16bZfsl99o8QsAAP//AwBQSwMEFAAGAAgAAAAh&#10;AKaRwk7cAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81Ow0AMhO9IvMPKSNzoLkUkNGRToZaf&#10;MwUhcXMSk4RmvVF2m4a3x4gDnKyxR+Nv8vXsejXRGDrPFi4XBhRx5euOGwuvLw8XN6BCRK6x90wW&#10;vijAujg9yTGr/ZGfadrFRkkIhwwttDEOmdahaslhWPiBWG4ffnQYRY6Nrkc8Srjr9dKYRDvsWD60&#10;ONCmpWq/OzgL01u1/dzeP+0Nb3xaPlLyPhBae342392CijTHPzP84As6FMJU+gPXQfWil2YlVgtX&#10;1zLFsErSFFT5u9BFrv83KL4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHPpZWdQBAACO&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAppHCTtwA&#10;AAAJAQAADwAAAAAAAAAAAAAAAAAuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADcF&#10;AAAAAA==&#10;">
                 <v:stroke dashstyle="1 1" endcap="round"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00A75518">
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:cs/>
         </w:rPr>
         <w:t>ส่วนราชการ</w:t>
       </w:r>
-      <w:r w:rsidRPr="000806AE">
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="000806AE">
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>คณะ/หน่วยงาน                                                       โทร</w:t>
       </w:r>
-      <w:r w:rsidR="00F41C54" w:rsidRPr="000806AE">
+      <w:r w:rsidR="00F41C54" w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000806AE">
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251A9663" w14:textId="77777777" w:rsidR="006B697E" w:rsidRPr="000806AE" w:rsidRDefault="00F41C54" w:rsidP="00F41C54">
+    <w:p w14:paraId="251A9663" w14:textId="77777777" w:rsidR="006B697E" w:rsidRPr="00D74AD9" w:rsidRDefault="00F41C54" w:rsidP="00F41C54">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A75518">
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2734E128" wp14:editId="32AE7620">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3389539</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>245110</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2756535" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Line 14"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -319,60 +319,60 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="4584609B" id="Line 14" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="266.9pt,19.3pt" to="483.95pt,19.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBowoF72gEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GOGjEMvVfqP0S5lwFadrcjhj1Atxfa&#10;Iu22d5NkmKiZOIoDA39fJ7Dstr1VnUMUx37P9rNnfn/snTiYSBZ9IyejsRTGK9TW7xr5/enh3Z0U&#10;lMBrcOhNI0+G5P3i7Zv5EGozxQ6dNlEwiad6CI3sUgp1VZHqTA80wmA8O1uMPSQ2467SEQZm7101&#10;HY9vqgGjDhGVIeLX1dkpF4W/bY1K39qWTBKukVxbKmcs5zaf1WIO9S5C6Ky6lAH/UEUP1nPSK9UK&#10;Eoh9tH9R9VZFJGzTSGFfYdtaZUoP3M1k/Ec3jx0EU3phcShcZaL/R6u+HjZRWN3IWyk89DyitfVG&#10;TD5kaYZANUcs/Sbm5tTRP4Y1qp8kPC478DtTSnw6BcZNMqL6DZINCpxgO3xBzTGwT1h0OraxF62z&#10;4UcGZnLWQhzLYE7XwZhjEoofp7ezm9n7mRTq2VdBnSkyMERKnw32Il8a6bj8QgiHNaVc0ktIDvf4&#10;YJ0rc3deDI38OJtmZuDti14XKKGzOodlAMXddumiOEDeofKVTtnzOixnXwF15zg60QrTeb0i7r0u&#10;CTsD+tPlnsC6850LdP4iXVbrrPsW9WkTnyXl8ZdOLqua9+u1XdAvP9TiFwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAK1lRGrdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFxQ60BE&#10;SEKcCkVwQ0IN9O7G2ziqvY5iNw18PUYc4Lizo5k31Waxhs04+cGRgNt1Agypc2qgXsDH+8sqB+aD&#10;JCWNIxTwiR429eVFJUvlzrTFuQ09iyHkSylAhzCWnPtOo5V+7Uak+Du4ycoQz6nnapLnGG4Nv0uS&#10;jFs5UGzQcsRGY3dsT1ZAoPGom6+3seif87bxs9ndvO6EuL5anh6BBVzCnxl+8CM61JFp706kPDMC&#10;7tM0ogcBaZ4Bi4YieyiA7X8FXlf8/4L6GwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGjC&#10;gXvaAQAAmAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AK1lRGrdAAAACQEAAA8AAAAAAAAAAAAAAAAANAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAA+BQAAAAA=&#10;">
                 <v:stroke dashstyle="1 1" endcap="round"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00A75518">
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69F6851C" wp14:editId="315D7B0F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>116748</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>240756</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2931251" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Line 13"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -400,130 +400,130 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="742DBF64" id="Line 13" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="9.2pt,18.95pt" to="240pt,18.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCp2z9R1AEAAI4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0XxynyLAacXpI1l2y&#10;rUC7H8BIcixMFgVRiZN/P0r5aLfdhvkgiCL5+PhILx6OgxMHE8mib2U9mUphvEJt/a6VP14eP3yS&#10;ghJ4DQ69aeXJkHxYvn+3GENjZtij0yYKBvHUjKGVfUqhqSpSvRmAJhiMZ2eHcYDEZtxVOsLI6IOr&#10;ZtPpx2rEqENEZYj4dX12ymXB7zqj0veuI5OEayVzS+WM5dzms1ouoNlFCL1VFxrwDywGsJ6L3qDW&#10;kEDso/0LarAqImGXJgqHCrvOKlN64G7q6R/dPPcQTOmFxaFwk4n+H6z6dniKwupW8qA8DDyijfVG&#10;1HdZmjFQwxEr/xRzc+ron8MG1U8SHlc9+J0pFF9OgfPqnFH9lpINClxgO35FzTGwT1h0OnZxyJCs&#10;gDiWcZxu4zDHJBQ/zu7v6tm8lkJdfRU018QQKX0xOIh8aaVj0gUYDhtKmQg015Bcx+Ojda5M23kx&#10;tvJ+PpszMvDORa9LKqGzOoflBIq77cpFcYC8OeUr/bHnbViusQbqz3F0ojWm81JF3HtdCvYG9OfL&#10;PYF15zsTdP4iWNborPYW9ekpXoXkoZdOLguat+qtXbJff6PlLwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;ADqi2J7bAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoDVRtGuJUqOXn&#10;TEFIvW2SJQmN11HspuHtWcQBjrMzmv0mW0+uUyMNofVs4XpmQBGXvmq5tvD2+niVgAoRucLOM1n4&#10;ogDr/Pwsw7TyJ36hcRdrJSUcUrTQxNinWoeyIYdh5nti8T784DCKHGpdDXiSctfpG2MW2mHL8qHB&#10;njYNlYfd0VkY38vt5/bh+WB445fFEy32PaG1lxfT/R2oSFP8C8MPvqBDLkyFP3IVVCc6mUvSwu1y&#10;BUr8eWJkW/F70Hmm/w/IvwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCp2z9R1AEAAI4D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA6otie2wAA&#10;AAgBAAAPAAAAAAAAAAAAAAAAAC4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;">
                 <v:stroke dashstyle="1 1" endcap="round"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="006B697E" w:rsidRPr="00A75518">
+      <w:r w:rsidR="006B697E" w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:cs/>
         </w:rPr>
         <w:t>ที่</w:t>
       </w:r>
-      <w:r w:rsidR="006B697E" w:rsidRPr="000806AE">
+      <w:r w:rsidR="006B697E" w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">              /               </w:t>
       </w:r>
-      <w:r w:rsidR="006B697E" w:rsidRPr="000806AE">
+      <w:r w:rsidR="006B697E" w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="006B697E" w:rsidRPr="000806AE">
+      <w:r w:rsidR="006B697E" w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:cs/>
         </w:rPr>
         <w:t>วันที่</w:t>
       </w:r>
-      <w:r w:rsidR="006B697E" w:rsidRPr="000806AE">
+      <w:r w:rsidR="006B697E" w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006B697E" w:rsidRPr="000806AE">
+      <w:r w:rsidR="006B697E" w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08080DBD" w14:textId="02992C95" w:rsidR="006B697E" w:rsidRPr="000806AE" w:rsidRDefault="006B697E" w:rsidP="006B697E">
+    <w:p w14:paraId="08080DBD" w14:textId="02992C95" w:rsidR="006B697E" w:rsidRPr="00D74AD9" w:rsidRDefault="006B697E" w:rsidP="006B697E">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A75518">
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A46B9E6" wp14:editId="3656A963">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>304800</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>237853</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5840186" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Line 15"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -551,727 +551,650 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="411C8ED8" id="Line 15" o:spid="_x0000_s1026" style="position:absolute;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="24pt,18.75pt" to="483.85pt,18.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeADBT0wEAAI4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PGjEMvVfqf4hyLwOorOiIYQ/Q7YW2&#10;SLv9ASbJMFEzcRQHBv59nfCx2/ZWdQ5RHNvPfs+exeOpd+JoIln0jZyMxlIYr1Bbv2/kj5enD3Mp&#10;KIHX4NCbRp4Nycfl+3eLIdRmih06baJgEE/1EBrZpRTqqiLVmR5ohMF4drYYe0hsxn2lIwyM3rtq&#10;Oh4/VANGHSIqQ8Sv64tTLgt+2xqVvrctmSRcI7m3VM5Yzl0+q+UC6n2E0Fl1bQP+oYserOeid6g1&#10;JBCHaP+C6q2KSNimkcK+wra1yhQOzGYy/oPNcwfBFC4sDoW7TPT/YNW34zYKqxv5SQoPPY9oY70R&#10;k1mWZghUc8TKb2Mmp07+OWxQ/SThcdWB35vS4ss5cN4kZ1S/pWSDAhfYDV9RcwwcEhadTm3sMyQr&#10;IE5lHOf7OMwpCcWPs/nH8WT+IIW6+Sqob4khUvpisBf50kjHTRdgOG4o5UagvoXkOh6frHNl2s6L&#10;genOpjNGBt656HVJJXRW57CcQHG/W7kojpA3p3yFH3vehuUaa6DuEkdnWmO6LFXEg9elYGdAf77e&#10;E1h3uXODzl8Fyxpd1N6hPm/jTUgeemFyXdC8VW/tkv36Gy1/AQAA//8DAFBLAwQUAAYACAAAACEA&#10;NZgr2dwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuFGHV1JCnAq1PM4U&#10;hMRtEy9JaLyOYjcN/55FHOA4O6uZb4rV7Ho10Rg6zwbOFwko4trbjhsDry8PZ0tQISJb7D2TgS8K&#10;sCqPjwrMrT/wM03b2CgJ4ZCjgTbGIdc61C05DAs/EIv34UeHUeTYaDviQcJdry+SJNUOO5aGFgda&#10;t1TvtntnYHqrN5+b+6ddwmufVY+Uvg+ExpyezHe3oCLN8e8ZfvAFHUphqvyebVC9gaulTIkGLrNr&#10;UOLfpFkGqvo96LLQ/weU3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAeADBT0wEAAI4D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA1mCvZ3AAA&#10;AAgBAAAPAAAAAAAAAAAAAAAAAC0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;">
                 <v:stroke dashstyle="1 1" endcap="round"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00A75518">
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:cs/>
         </w:rPr>
         <w:t>เรื่อง</w:t>
       </w:r>
-      <w:r w:rsidR="00F41C54" w:rsidRPr="000806AE">
+      <w:r w:rsidR="00F41C54" w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000806AE">
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000806AE">
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ขอส่ง</w:t>
       </w:r>
-      <w:r w:rsidR="000806AE" w:rsidRPr="000806AE">
+      <w:r w:rsidR="000806AE" w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ข้อเสนอโครงการวิจัย</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3803C0DC" w14:textId="77777777" w:rsidR="006B697E" w:rsidRPr="000806AE" w:rsidRDefault="006B697E" w:rsidP="006B697E">
+    <w:p w14:paraId="3803C0DC" w14:textId="77777777" w:rsidR="006B697E" w:rsidRPr="00D74AD9" w:rsidRDefault="006B697E" w:rsidP="006B697E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000806AE">
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD3F84E" w14:textId="0DE9B330" w:rsidR="00FA0ED8" w:rsidRPr="000806AE" w:rsidRDefault="006B697E" w:rsidP="00FA0ED8">
+    <w:p w14:paraId="7BD3F84E" w14:textId="0DE9B330" w:rsidR="00FA0ED8" w:rsidRPr="00D74AD9" w:rsidRDefault="006B697E" w:rsidP="00FA0ED8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0071737B">
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>เรียน</w:t>
       </w:r>
-      <w:r w:rsidRPr="000806AE">
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  คณบดี/ผู้บริหารหน่วยงาน.........................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554783F3" w14:textId="77777777" w:rsidR="006B697E" w:rsidRPr="00182E64" w:rsidRDefault="006B697E" w:rsidP="006B697E">
+    <w:p w14:paraId="554783F3" w14:textId="77777777" w:rsidR="006B697E" w:rsidRPr="00D74AD9" w:rsidRDefault="006B697E" w:rsidP="006B697E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="7088"/>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:color w:val="7030A0"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="35D152B6" w14:textId="0C70A2A8" w:rsidR="000806AE" w:rsidRPr="000806AE" w:rsidRDefault="006B697E" w:rsidP="00182E64">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="339DDFC3" w14:textId="77777777" w:rsidR="006B697E" w:rsidRPr="00D74AD9" w:rsidRDefault="006B697E" w:rsidP="009167E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000806AE">
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>ข้าพเจ้า............</w:t>
       </w:r>
-      <w:r w:rsidR="009167E6" w:rsidRPr="000806AE">
+      <w:r w:rsidR="009167E6" w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000806AE">
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>.......................................</w:t>
       </w:r>
-      <w:r w:rsidR="00F41C54" w:rsidRPr="000806AE">
+      <w:r w:rsidR="00F41C54" w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>......</w:t>
       </w:r>
-      <w:r w:rsidRPr="000806AE">
-[...21 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...............ตำแหน่ง...........................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D152B6" w14:textId="4962FDA1" w:rsidR="000806AE" w:rsidRPr="00D74AD9" w:rsidRDefault="000806AE" w:rsidP="000806AE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="9000"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ขอส่งข้อเสนอโครงการวิจัย เพื่อขอรับการสนับสนุนทุนวิจัย</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6C4C" w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6C4C" w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Fundamental Fund</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6C4C" w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000806AE" w:rsidRPr="000806AE">
-[...45 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+      <w:r w:rsidR="006C6C4C" w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6C4C" w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006C6C4C">
-[...17 lines deleted...]
-      <w:r w:rsidR="006C6C4C">
+      <w:r w:rsidR="006C6C4C" w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>FF</w:t>
       </w:r>
-      <w:r w:rsidR="006C6C4C" w:rsidRPr="000806AE">
+      <w:r w:rsidR="006C6C4C" w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="000806AE" w:rsidRPr="000806AE">
-[...9 lines deleted...]
-    <w:p w14:paraId="4A9E178D" w14:textId="09091A21" w:rsidR="006B697E" w:rsidRDefault="00182E64" w:rsidP="000806AE">
+    </w:p>
+    <w:p w14:paraId="4A9E178D" w14:textId="3A221A98" w:rsidR="006B697E" w:rsidRPr="00D74AD9" w:rsidRDefault="000806AE" w:rsidP="000806AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000806AE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อโครงการวิจัย...............................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F69519A" w14:textId="10EB084C" w:rsidR="000806AE" w:rsidRDefault="000806AE" w:rsidP="000806AE">
+    <w:p w14:paraId="5F69519A" w14:textId="10FEDB9D" w:rsidR="000806AE" w:rsidRPr="00D74AD9" w:rsidRDefault="000806AE" w:rsidP="000806AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..........................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="003C6B9F">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:cs/>
         </w:rPr>
-        <w:t>.....................................................................................................................................................................ภายใต้แผนงาน.............................................................................................................................................</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="582ED5D6" w14:textId="68DB1D19" w:rsidR="000806AE" w:rsidRPr="000806AE" w:rsidRDefault="000806AE" w:rsidP="000806AE">
+        <w:t>...........................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="582ED5D6" w14:textId="68DB1D19" w:rsidR="000806AE" w:rsidRPr="00D74AD9" w:rsidRDefault="000806AE" w:rsidP="000806AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ประจำปีงบประมาณ พ.ศ................งบประมาณ........................บาท (.......................................................) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DFA62A7" w14:textId="77777777" w:rsidR="006B697E" w:rsidRPr="000806AE" w:rsidRDefault="006B697E" w:rsidP="006B697E">
+    <w:p w14:paraId="2DFA62A7" w14:textId="77777777" w:rsidR="006B697E" w:rsidRPr="00D74AD9" w:rsidRDefault="006B697E" w:rsidP="006B697E">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000806AE">
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000806AE">
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r w:rsidR="009167E6" w:rsidRPr="000806AE">
+      <w:r w:rsidR="009167E6" w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000806AE">
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>จึงเรียนมาเพื่อโปรดพิจารณา</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79A75FC1" w14:textId="77777777" w:rsidR="006B697E" w:rsidRPr="000806AE" w:rsidRDefault="006B697E" w:rsidP="006B697E">
+    <w:p w14:paraId="79A75FC1" w14:textId="77777777" w:rsidR="006B697E" w:rsidRPr="00D74AD9" w:rsidRDefault="006B697E" w:rsidP="006B697E">
       <w:pPr>
         <w:ind w:firstLine="1412"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25116D12" w14:textId="77777777" w:rsidR="006B697E" w:rsidRPr="000806AE" w:rsidRDefault="006B697E" w:rsidP="006B697E">
+    <w:p w14:paraId="25116D12" w14:textId="77777777" w:rsidR="006B697E" w:rsidRPr="00D74AD9" w:rsidRDefault="006B697E" w:rsidP="006B697E">
       <w:pPr>
         <w:ind w:firstLine="1412"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28920C0E" w14:textId="0763CA22" w:rsidR="006B697E" w:rsidRPr="000806AE" w:rsidRDefault="006B697E" w:rsidP="006B697E">
+    <w:p w14:paraId="28920C0E" w14:textId="77777777" w:rsidR="006B697E" w:rsidRPr="00D74AD9" w:rsidRDefault="006B697E" w:rsidP="006B697E">
       <w:pPr>
         <w:ind w:firstLine="1412"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000806AE">
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000806AE">
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000806AE">
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000806AE">
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000806AE">
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t>.......................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E537A0" w14:textId="6D2DD4E5" w:rsidR="006B697E" w:rsidRPr="000806AE" w:rsidRDefault="006B697E" w:rsidP="006B697E">
+    <w:p w14:paraId="05E537A0" w14:textId="77777777" w:rsidR="006B697E" w:rsidRPr="00D74AD9" w:rsidRDefault="006B697E" w:rsidP="006B697E">
       <w:pPr>
         <w:ind w:firstLine="1412"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000806AE">
-[...27 lines deleted...]
-    <w:p w14:paraId="4593B3FD" w14:textId="44D450B7" w:rsidR="006B697E" w:rsidRPr="000806AE" w:rsidRDefault="006B697E" w:rsidP="006B697E">
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                        (...........................................................)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4593B3FD" w14:textId="0C62F33C" w:rsidR="006B697E" w:rsidRPr="00D74AD9" w:rsidRDefault="006B697E" w:rsidP="006B697E">
       <w:pPr>
         <w:ind w:firstLine="1412"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000806AE">
-[...45 lines deleted...]
-    <w:p w14:paraId="4E6CD9F6" w14:textId="77777777" w:rsidR="002E3B04" w:rsidRPr="000806AE" w:rsidRDefault="002E3B04" w:rsidP="002E3B04">
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="000806AE" w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ผู้เสนอโครงการวิจัย</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E6CD9F6" w14:textId="77777777" w:rsidR="002E3B04" w:rsidRPr="00D74AD9" w:rsidRDefault="002E3B04" w:rsidP="002E3B04">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000806AE">
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">                                             </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F27F2B" w14:textId="129AB834" w:rsidR="00F41C54" w:rsidRPr="000806AE" w:rsidRDefault="00182E64" w:rsidP="002E3B04">
+    <w:p w14:paraId="40F27F2B" w14:textId="11A1144C" w:rsidR="00F41C54" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="002E3B04">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000806AE">
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35AD05F8" wp14:editId="62649505">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35AD05F8" wp14:editId="4F0EBEA7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>3276600</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>45085</wp:posOffset>
+                  <wp:posOffset>44873</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2847975" cy="2606040"/>
-                <wp:effectExtent l="0" t="0" r="28575" b="22860"/>
+                <wp:extent cx="2847975" cy="2370667"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Text Box 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2847975" cy="2606040"/>
+                          <a:ext cx="2847975" cy="2370667"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
@@ -1441,51 +1364,51 @@
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="35AD05F8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:258pt;margin-top:3.55pt;width:224.25pt;height:205.2pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwzgBslAIAALMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7tJQ4CIDUpBVJUQ&#10;oIaKs+O1iYXtcW0nu+mvZ+zdhIRyoepld+x58/U8M+cXrdFkLXxQYCs6OCopEZZDrexTRX89XH85&#10;pSREZmumwYqKbkSgF9PPn84bNxFDWIKuhSfoxIZJ4yq6jNFNiiLwpTAsHIETFpUSvGERj/6pqD1r&#10;0LvRxbAsx0UDvnYeuAgBb686JZ1m/1IKHu+kDCISXVHMLeavz99F+hbTczZ58swtFe/TYP+QhWHK&#10;YtCdqysWGVl59Zcro7iHADIecTAFSKm4yDVgNYPyTTXzJXMi14LkBLejKfw/t/x2fe+JqvHtKLHM&#10;4BM9iDaSb9CSQWKncWGCoLlDWGzxOiH7+4CXqehWepP+WA5BPfK82XGbnHG8HJ6OTs5OjinhqBuO&#10;y3E5yuwXr+bOh/hdgCFJqKjHx8ucsvVNiBgSoVtIihZAq/paaZ0PqWHEpfZkzfCpdcxJosUBSlvS&#10;VHT89bjMjg90yfXOfqEZf05lHnrAk7YpnMit1aeVKOqoyFLcaJEw2v4UEqnNjLyTI+Nc2F2eGZ1Q&#10;Eiv6iGGPf83qI8ZdHWiRI4ONO2OjLPiOpUNq6+cttbLDI0l7dScxtou2b5EF1BvsHA/d5AXHrxUS&#10;fcNCvGceRw2bBddHvMOP1ICvA71EyRL8n/fuEx4nALWUNDi6FQ2/V8wLSvQPi7NxNhhhb5GYD6Pj&#10;kyEe/L5msa+xK3MJ2DLY/5hdFhM+6q0oPZhH3DKzFBVVzHKMXdG4FS9jt1BwS3Exm2UQTrdj8cbO&#10;HU+uE72pwR7aR+Zd3+ARZ+MWtkPOJm/6vMMmSwuzVQSp8hAkgjtWe+JxM+Q+7bdYWj3754x63bXT&#10;FwAAAP//AwBQSwMEFAAGAAgAAAAhAMiRf8feAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMjzFP&#10;wzAUhHck/oP1kNioE9SkaZqXClBhYaIg5tfYta3GdhS7afj3mImOpzvdfddsZ9uzSY7BeIeQLzJg&#10;0nVeGKcQvj5fHypgIZIT1HsnEX5kgG17e9NQLfzFfchpHxVLJS7UhKBjHGrOQ6elpbDwg3TJO/rR&#10;UkxyVFyMdEnltuePWVZyS8alBU2DfNGyO+3PFmH3rNaqq2jUu0oYM83fx3f1hnh/Nz9tgEU5x/8w&#10;/OEndGgT08GfnQisRyjyMn2JCKscWPLX5bIAdkBY5qsCeNvw6wftLwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAwzgBslAIAALMFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQDIkX/H3gAAAAkBAAAPAAAAAAAAAAAAAAAAAO4EAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAA+QUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:258pt;margin-top:3.55pt;width:224.25pt;height:186.65pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWmu3zgAIAAI4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5ykebRBnSJLkWFA&#10;0RZrh54VWUqEyqImKbGzXz9Kdl5dLx12sSnx4+sTyeubutRkK5xXYHLa63QpEYZDocwqpz+fF18u&#10;KfGBmYJpMCKnO+HpzfTzp+vKTkQf1qAL4Qg6MX5S2ZyuQ7CTLPN8LUrmO2CFQaUEV7KAR7fKCscq&#10;9F7qrN/tjrIKXGEdcOE93t42SjpN/qUUPDxI6UUgOqeYW0hfl77L+M2m12yycsyuFW/TYP+QRcmU&#10;waAHV7csMLJx6i9XpeIOPMjQ4VBmIKXiItWA1fS6b6p5WjMrUi1IjrcHmvz/c8vvt0/20ZFQf4Ua&#10;HzASUlk/8XgZ66mlK+MfMyWoRwp3B9pEHQjHy/7lYHw1HlLCUde/GHdHo3H0kx3NrfPhm4CSRCGn&#10;Dt8l0cW2dz400D0kRvOgVbFQWqdD7AUx145sGb6iDilJdH6G0oZUOR1dDLvJ8Zkuuj7YLzXjr216&#10;Jyj0p00MJ1LXtGkdqUhS2GkRMdr8EJKoIjHyTo6Mc2EOeSZ0REms6COGLf6Y1UeMmzrQIkUGEw7G&#10;pTLgGpbOqS1e99TKBo9veFJ3FEO9rNsWWUKxw85x0AyVt3yhkOg75sMjczhF2Cy4GcIDfqQGfB1o&#10;JUrW4H6/dx/x2NyopaTCqcyp/7VhTlCivxts+6veYBDHOB0Gw3EfD+5UszzVmE05B2yZHu4gy5MY&#10;8UHvRemgfMEFMotRUcUMx9g5DXtxHppdgQuIi9ksgXBwLQt35sny6DrSGxvsuX5hzrYNHnA27mE/&#10;v2zyps8bbLQ0MNsEkCoNQSS4YbUlHoc+jVG7oOJWOT0n1HGNTv8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrAygu3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwFIR3JP6D9ZDYqBNoQxryUgEq&#10;LJ0oiPk1dm2L2I5sNw3/HjPBeLrT3XftZrYDm2SIxjuEclEAk673wjiF8PH+clMDi4mcoME7ifAt&#10;I2y6y4uWGuHP7k1O+6RYLnGxIQSd0thwHnstLcWFH6XL3tEHSynLoLgIdM7lduC3RVFxS8blBU2j&#10;fNay/9qfLML2Sa1VX1PQ21oYM82fx516Rby+mh8fgCU5p78w/OJndOgy08GfnIhsQFiVVf6SEO5L&#10;YNlfV8sVsAPCXV0sgXct//+g+wEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAWmu3zgAIA&#10;AI4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrAygu&#10;3QAAAAkBAAAPAAAAAAAAAAAAAAAAANoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="465A99D1" w14:textId="77777777" w:rsidR="002E3B04" w:rsidRPr="00180E56" w:rsidRDefault="002E3B04" w:rsidP="002E3B04">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00180E56">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>เรียน ผู้อำนวยการสถาบันวิจัยและพัฒนา</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="1CCBC03E" w14:textId="77777777" w:rsidR="002E3B04" w:rsidRDefault="002E3B04" w:rsidP="00F41C54">
                       <w:pPr>
                         <w:spacing w:before="200" w:after="200"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="36"/>
                         </w:rPr>
@@ -1609,79 +1532,79 @@
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>วันที่............./.............../...............</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="541D7327" w14:textId="77777777" w:rsidR="002E3B04" w:rsidRPr="00176E01" w:rsidRDefault="002E3B04" w:rsidP="002E3B04">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                           <w:cs/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="000806AE">
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04521245" wp14:editId="507C529D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04521245" wp14:editId="79764C59">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:align>left</wp:align>
+                  <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>52705</wp:posOffset>
+                  <wp:posOffset>53340</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2847975" cy="2598420"/>
-                <wp:effectExtent l="0" t="0" r="28575" b="11430"/>
+                <wp:extent cx="2847975" cy="2362200"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2847975" cy="2598420"/>
+                          <a:ext cx="2847975" cy="2362200"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
@@ -1837,51 +1760,51 @@
                               <w:t>วันที่............./.............../...............</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="04521245" id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:4.15pt;width:224.25pt;height:204.6pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBF5PhVmAIAALoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X514SR9BnSJr0WFA&#10;sRZrh54VWWqESqImKbGzXz9Kdtyk66XDLjYlfnx9Inl+0RpNNsIHBbai46MRJcJyqJV9qujPh+tP&#10;p5SEyGzNNFhR0a0I9GL+8cN542aihBXoWniCTmyYNa6iqxjdrCgCXwnDwhE4YVEpwRsW8eifitqz&#10;Br0bXZSj0XHRgK+dBy5CwNurTknn2b+UgsdbKYOIRFcUc4v56/N3mb7F/JzNnjxzK8X7NNg/ZGGY&#10;shh0cHXFIiNrr/5yZRT3EEDGIw6mACkVF7kGrGY8elXN/Yo5kWtBcoIbaAr/zy3/vrnzRNUVLSmx&#10;zOATPYg2ki/QkjKx07gwQ9C9Q1hs8RpfeXcf8DIV3Upv0h/LIahHnrcDt8kZx8vydHJydjKlhKOu&#10;nJ6dTsrMfvFi7nyIXwUYkoSKeny8zCnb3ISIqSB0B0nRAmhVXyut8yE1jLjUnmwYPrWOOUm0OEBp&#10;S5qKHn+ejrLjA11yPdgvNePPqcxDD3jSNoUTubX6tBJFHRVZilstEkbbH0IitZmRN3JknAs75JnR&#10;CSWxovcY9viXrN5j3NWBFjky2DgYG2XBdywdUls/76iVHR5J2qs7ibFdtrmnhk5ZQr3FBvLQDWBw&#10;/Foh3zcsxDvmceKwZ3CLxFv8SA34SNBLlKzA/37rPuFxEFBLSYMTXNHwa828oER/szgiZ+PJJI18&#10;PkymJ9hvxO9rlvsauzaXgJ0zxn3leBYTPuqdKD2YR1w2ixQVVcxyjF3RuBMvY7dXcFlxsVhkEA65&#10;Y/HG3jueXCeWU589tI/Mu77PI47Id9jNOpu9avcOmywtLNYRpMqzkHjuWO35xwWR27VfZmkD7Z8z&#10;6mXlzv8AAAD//wMAUEsDBBQABgAIAAAAIQBSeZU42wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUjcqFNowYQ4FaDCpSdK1bMbb22LeB3Zbhr+HnOC245mNPO2WU2+ZyPG5AJJ&#10;mM8qYEhd0I6MhN3n240AlrIirfpAKOEbE6zay4tG1Tqc6QPHbTaslFCqlQSb81BznjqLXqVZGJCK&#10;dwzRq1xkNFxHdS7lvue3VXXPvXJUFqwa8NVi97U9eQnrF/NoOqGiXQvt3DjtjxvzLuX11fT8BCzj&#10;lP/C8Itf0KEtTIdwIp1YL6E8kiWIO2DFXCzEEtihHPOHJfC24f/x2x8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAReT4VZgCAAC6BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAUnmVONsAAAAGAQAADwAAAAAAAAAAAAAAAADyBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="04521245" id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:4.2pt;width:224.25pt;height:186pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNcvhSgQIAAJUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5uE8IrYoBREVQkB&#10;KlScHa9NLLwe155kN/31HXs3DygXql52x55vXp9n5vyirS1bqRANuJIPDwacKSehMu655D8fr7+c&#10;chZRuEpYcKrkaxX5xfTzp/PGT9QIFmArFRg5cXHS+JIvEP2kKKJcqFrEA/DKkVJDqAXSMTwXVRAN&#10;ea9tMRoMjosGQuUDSBUj3V51Sj7N/rVWEu+0jgqZLTnlhvkb8neevsX0XEyeg/ALI/s0xD9kUQvj&#10;KOjW1ZVAwZbB/OWqNjJABI0HEuoCtDZS5RqomuHgTTUPC+FVroXIiX5LU/x/buXt6sHfB4btV2jp&#10;ARMhjY+TSJepnlaHOv0pU0Z6onC9pU21yCRdjk7HJ2cnR5xJ0o0Oj0f0MMlPsTP3IeI3BTVLQskD&#10;vUumS6xuInbQDSRFi2BNdW2szYfUC+rSBrYS9IoWc5Lk/BXKOtaU/PjwaJAdv9Il11v7uRXypU9v&#10;D0X+rEvhVO6aPq0dFVnCtVUJY90PpZmpMiPv5CikVG6bZ0YnlKaKPmLY43dZfcS4q4MscmRwuDWu&#10;jYPQsfSa2uplQ63u8PSGe3UnEdt5S4XvdcocqjU1UIButqKX14b4vhER70WgYaKeoQWBd/TRFuiR&#10;oJc4W0D4/d59wlOPk5azhoaz5PHXUgTFmf3uqPvPhuNxmuZ8GB+djOgQ9jXzfY1b1pdAnTOkVeRl&#10;FhMe7UbUAeon2iOzFJVUwkmKXXLciJfYrQzaQ1LNZhlE8+sF3rgHL5PrxHLqs8f2SQTf9znSiNzC&#10;ZozF5E27d9hk6WC2RNAmz0LiuWO1559mP09Tv6fSctk/Z9Rum07/AAAA//8DAFBLAwQUAAYACAAA&#10;ACEA7oLw5dkAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KgDBGRCNhWg&#10;woUTBXHexlvHIrYj203D32NOcBzNaOZNu17cKGaOyQaPcLmqQLDvg7beIHy8P18oECmT1zQGzwjf&#10;nGDdnZ601Ohw9G88b7MRpcSnhhCGnKdGytQP7CitwsS+ePsQHeUio5E60rGUu1FeVdWtdGR9WRho&#10;4qeB+6/twSFsHs2d6RXFYaO0tfPyuX81L4jnZ8vDPYjMS/4Lwy9+QYeuMO3CweskRoRyJCOoGkQx&#10;61rdgNghXKuqBtm18j9+9wMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBNcvhSgQIAAJUF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDugvDl2QAA&#10;AAYBAAAPAAAAAAAAAAAAAAAAANsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="4D89508D" w14:textId="77777777" w:rsidR="002E3B04" w:rsidRPr="00180E56" w:rsidRDefault="002E3B04" w:rsidP="00DB1B4F">
                       <w:pPr>
                         <w:spacing w:after="200"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="36"/>
                           <w:cs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00180E56">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="36"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>เรียน คณบดี</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="27E4230A" w14:textId="77777777" w:rsidR="002E3B04" w:rsidRDefault="002E3B04" w:rsidP="00F41C54">
                       <w:pPr>
                         <w:spacing w:before="200" w:after="200"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -1996,4096 +1919,4911 @@
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00176E01">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>วันที่............./.............../...............</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3205756E" w14:textId="77777777" w:rsidR="002E3B04" w:rsidRPr="000806AE" w:rsidRDefault="002E3B04" w:rsidP="002E3B04">
+    <w:p w14:paraId="3205756E" w14:textId="77777777" w:rsidR="002E3B04" w:rsidRPr="00D74AD9" w:rsidRDefault="002E3B04" w:rsidP="002E3B04">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1676CA84" w14:textId="77777777" w:rsidR="002E3B04" w:rsidRPr="000806AE" w:rsidRDefault="002E3B04" w:rsidP="002E3B04">
+    <w:p w14:paraId="1676CA84" w14:textId="77777777" w:rsidR="002E3B04" w:rsidRPr="00D74AD9" w:rsidRDefault="002E3B04" w:rsidP="002E3B04">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6643DD5A" w14:textId="77777777" w:rsidR="002E3B04" w:rsidRPr="000806AE" w:rsidRDefault="002E3B04" w:rsidP="002E3B04">
+    <w:p w14:paraId="6643DD5A" w14:textId="77777777" w:rsidR="002E3B04" w:rsidRPr="00D74AD9" w:rsidRDefault="002E3B04" w:rsidP="002E3B04">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="548FB6C3" w14:textId="77777777" w:rsidR="002E3B04" w:rsidRPr="000806AE" w:rsidRDefault="002E3B04" w:rsidP="002E3B04">
+    <w:p w14:paraId="548FB6C3" w14:textId="77777777" w:rsidR="002E3B04" w:rsidRPr="00D74AD9" w:rsidRDefault="002E3B04" w:rsidP="002E3B04">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2863345A" w14:textId="77777777" w:rsidR="002E3B04" w:rsidRPr="000806AE" w:rsidRDefault="002E3B04" w:rsidP="002E3B04">
+    <w:p w14:paraId="2863345A" w14:textId="77777777" w:rsidR="002E3B04" w:rsidRPr="00D74AD9" w:rsidRDefault="002E3B04" w:rsidP="002E3B04">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00DC2E8D" w14:textId="77777777" w:rsidR="002E3B04" w:rsidRPr="000806AE" w:rsidRDefault="002E3B04" w:rsidP="002E3B04">
+    <w:p w14:paraId="00DC2E8D" w14:textId="77777777" w:rsidR="002E3B04" w:rsidRPr="00D74AD9" w:rsidRDefault="002E3B04" w:rsidP="002E3B04">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19F28023" w14:textId="77777777" w:rsidR="002E3B04" w:rsidRDefault="002E3B04" w:rsidP="002E3B04">
+    <w:p w14:paraId="19F28023" w14:textId="77777777" w:rsidR="002E3B04" w:rsidRPr="00D74AD9" w:rsidRDefault="002E3B04" w:rsidP="002E3B04">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4558DCB2" w14:textId="77777777" w:rsidR="00A75518" w:rsidRDefault="00A75518" w:rsidP="002E3B04">
+    <w:p w14:paraId="4558DCB2" w14:textId="77777777" w:rsidR="00A75518" w:rsidRPr="00D74AD9" w:rsidRDefault="00A75518" w:rsidP="002E3B04">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="558ECE10" w14:textId="77777777" w:rsidR="00A75518" w:rsidRPr="000806AE" w:rsidRDefault="00A75518" w:rsidP="002E3B04">
+    <w:p w14:paraId="558ECE10" w14:textId="77777777" w:rsidR="00A75518" w:rsidRPr="00D74AD9" w:rsidRDefault="00A75518" w:rsidP="002E3B04">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="072A78F0" w14:textId="77777777" w:rsidR="002E3B04" w:rsidRDefault="002E3B04" w:rsidP="002E3B04">
+    <w:p w14:paraId="072A78F0" w14:textId="77777777" w:rsidR="002E3B04" w:rsidRPr="00D74AD9" w:rsidRDefault="002E3B04" w:rsidP="002E3B04">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="044CBC3A" w14:textId="77777777" w:rsidR="000806AE" w:rsidRDefault="000806AE" w:rsidP="002E3B04">
+    <w:p w14:paraId="044CBC3A" w14:textId="77777777" w:rsidR="000806AE" w:rsidRPr="00D74AD9" w:rsidRDefault="000806AE" w:rsidP="002E3B04">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44F6F67E" w14:textId="77777777" w:rsidR="00182E64" w:rsidRDefault="00182E64" w:rsidP="000806AE">
+    <w:p w14:paraId="3B8F0532" w14:textId="77777777" w:rsidR="003C6B9F" w:rsidRDefault="003C6B9F" w:rsidP="000806AE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="106D3F85" w14:textId="77777777" w:rsidR="00182E64" w:rsidRDefault="00182E64" w:rsidP="000806AE">
+    <w:p w14:paraId="23F78A09" w14:textId="1C3BC205" w:rsidR="000806AE" w:rsidRPr="00D74AD9" w:rsidRDefault="000806AE" w:rsidP="000806AE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000806AE">
+          <w:cs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>แบบฟอร์มการพิจารณากลั่นกรองข้อเสนอโครงการวิจัย</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A437719" w14:textId="6A773244" w:rsidR="000806AE" w:rsidRPr="00D74AD9" w:rsidRDefault="000806AE" w:rsidP="000806AE">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:cs/>
-[...7 lines deleted...]
-        <w:jc w:val="center"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000806AE">
+          <w:cs/>
+        </w:rPr>
+        <w:t>ระดับคณะ/หน่วยงาน</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A407FE1" w14:textId="1D99C685" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="000806AE">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>ระดับคณะ/หน่วยงาน</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+        <w:t xml:space="preserve">สำหรับ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:cs/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00901D02">
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>:</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+        <w:t xml:space="preserve"> หัวหน้าหน่วยจัดการงานวิจัย (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:cs/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00901D02">
+        </w:rPr>
+        <w:t>RMU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4255035D" w14:textId="2DC4A104" w:rsidR="000806AE" w:rsidRPr="00D74AD9" w:rsidRDefault="000806AE" w:rsidP="000806AE">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:cs/>
-[...6 lines deleted...]
-        <w:jc w:val="center"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>*******************************</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2754DE88" w14:textId="77777777" w:rsidR="000806AE" w:rsidRPr="00D74AD9" w:rsidRDefault="000806AE" w:rsidP="000806AE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:cs/>
-[...5 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46F2FA5B" w14:textId="241E94E1" w:rsidR="000806AE" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">โครงการวิจัยเรื่อง </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:cs/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>:</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E757079" w14:textId="58946F8F" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02EBAEEF" w14:textId="6B39F188" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:cs/>
-[...41 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>หัวหน้าโครงการวิจัย</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F8F206" w14:textId="28F3E1A6" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>หัวหน้าโครงการวิจัย</w:t>
-[...45 lines deleted...]
-        </w:rPr>
         <w:t>คณะ/หน่วยงาน</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B574A7">
-[...36 lines deleted...]
-    <w:p w14:paraId="2E048ADE" w14:textId="77777777" w:rsidR="00B574A7" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..........................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E048ADE" w14:textId="77777777" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a8"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4979"/>
         <w:gridCol w:w="4661"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B574A7" w:rsidRPr="00A75518" w14:paraId="7C36D19A" w14:textId="77777777" w:rsidTr="00B574A7">
+      <w:tr w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w14:paraId="7C36D19A" w14:textId="77777777" w:rsidTr="00B574A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5098" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49CD3281" w14:textId="1240BD17" w:rsidR="00B574A7" w:rsidRPr="00A75518" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+          <w:p w14:paraId="49CD3281" w14:textId="1240BD17" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A75518">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>หน่วยจัดการงานวิจัย (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A75518">
+            <w:r w:rsidRPr="00D74AD9">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>RMU</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A75518">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="601762D1" w14:textId="566A46FA" w:rsidR="00B574A7" w:rsidRPr="00A75518" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+          <w:p w14:paraId="601762D1" w14:textId="566A46FA" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A75518">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>สถาบันวิจัยและพัฒนา (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00A75518">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>สวพ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00A75518">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B574A7" w:rsidRPr="00A75518" w14:paraId="4946583A" w14:textId="77777777" w:rsidTr="00B574A7">
+      <w:tr w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w14:paraId="4946583A" w14:textId="77777777" w:rsidTr="00B574A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5098" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="596F65CC" w14:textId="6C2DD733" w:rsidR="00B574A7" w:rsidRPr="00A75518" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+          <w:p w14:paraId="596F65CC" w14:textId="6C2DD733" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A75518">
+            <w:r w:rsidRPr="00D74AD9">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00A75518">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t>ข้อเสนอโครงการสอดคล้องกับประกาศรับข้อเสนอโครงการวิจัย</w:t>
+              <w:t xml:space="preserve"> ข้อเสนอโครงการสอดคล้องกับประกาศรับข้อเสนอโครงการวิจัย</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21A12079" w14:textId="3380217A" w:rsidR="00B574A7" w:rsidRPr="00A75518" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+          <w:p w14:paraId="21A12079" w14:textId="3380217A" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A75518">
+            <w:r w:rsidRPr="00D74AD9">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00A75518">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t>คุณสมบัตินักวิจัยเป็นไปตามประกาศ</w:t>
+              <w:t xml:space="preserve"> คุณสมบัตินักวิจัยเป็นไปตามประกาศ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D6781DF" w14:textId="375A6820" w:rsidR="00B574A7" w:rsidRPr="00A75518" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+          <w:p w14:paraId="3D6781DF" w14:textId="375A6820" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A75518">
+            <w:r w:rsidRPr="00D74AD9">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00A75518">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t>งบประมาณเป็นไปตามประกาศ</w:t>
+              <w:t xml:space="preserve"> งบประมาณเป็นไปตามประกาศ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EA7D3A4" w14:textId="77777777" w:rsidR="00B574A7" w:rsidRPr="00A75518" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+          <w:p w14:paraId="6EA7D3A4" w14:textId="77777777" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A75518">
+            <w:r w:rsidRPr="00D74AD9">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00A75518">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t>ความถูกต้องตามศาสตร์ของนักวิจัย</w:t>
+              <w:t xml:space="preserve"> ความถูกต้องตามศาสตร์ของนักวิจัย</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="354F0EAE" w14:textId="77777777" w:rsidR="00B574A7" w:rsidRPr="00A75518" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+          <w:p w14:paraId="354F0EAE" w14:textId="77777777" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4C4C69E2" w14:textId="128713D6" w:rsidR="00B574A7" w:rsidRPr="00A75518" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+          <w:p w14:paraId="4C4C69E2" w14:textId="128713D6" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A75518">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ข้อคิดเห็น</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A75518">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>.......................................................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="480870DE" w14:textId="1201237C" w:rsidR="00B574A7" w:rsidRPr="00A75518" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+          <w:p w14:paraId="480870DE" w14:textId="1201237C" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A75518">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>........................................................................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EB4E931" w14:textId="30CCCAA5" w:rsidR="00B574A7" w:rsidRPr="00A75518" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+          <w:p w14:paraId="5EB4E931" w14:textId="30CCCAA5" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A75518">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>........................................................................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EC6CA76" w14:textId="43EBC731" w:rsidR="00B574A7" w:rsidRPr="00A75518" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+          <w:p w14:paraId="6EC6CA76" w14:textId="43EBC731" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A75518">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>........................................................................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16C5F707" w14:textId="495DCB7D" w:rsidR="00B574A7" w:rsidRPr="00A75518" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+          <w:p w14:paraId="16C5F707" w14:textId="495DCB7D" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A75518">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>........................................................................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4140289C" w14:textId="664392A6" w:rsidR="00B574A7" w:rsidRPr="00A75518" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+          <w:p w14:paraId="4140289C" w14:textId="664392A6" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A75518">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>........................................................................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24614ABD" w14:textId="384B1070" w:rsidR="00B574A7" w:rsidRPr="00A75518" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+          <w:p w14:paraId="24614ABD" w14:textId="384B1070" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A75518">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>.........................................................................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F1DDC1F" w14:textId="77777777" w:rsidR="00B574A7" w:rsidRPr="00A75518" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+          <w:p w14:paraId="2F1DDC1F" w14:textId="77777777" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3A4BAF12" w14:textId="77777777" w:rsidR="00B574A7" w:rsidRPr="00A75518" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+          <w:p w14:paraId="3A4BAF12" w14:textId="77777777" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A75518">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ลงชื่อ......................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FA0B957" w14:textId="77777777" w:rsidR="00B574A7" w:rsidRPr="00A75518" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+          <w:p w14:paraId="2FA0B957" w14:textId="77777777" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A75518">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(............................................)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A723C61" w14:textId="1470BDDC" w:rsidR="00B574A7" w:rsidRPr="00A75518" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+          <w:p w14:paraId="7A723C61" w14:textId="1470BDDC" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A75518">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">                                             วันที่......../............./...........</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A17B78F" w14:textId="74A03B8E" w:rsidR="00B574A7" w:rsidRPr="00A75518" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+          <w:p w14:paraId="1A17B78F" w14:textId="74A03B8E" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A75518">
+            <w:r w:rsidRPr="00D74AD9">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00A75518">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> เอกสารข้อเสนอโครงการผ่านระบบ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A75518">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00A75518">
+            <w:r w:rsidRPr="00D74AD9">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>RMU</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AE9B24E" w14:textId="6DB1AA22" w:rsidR="00B574A7" w:rsidRPr="00A75518" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+          <w:p w14:paraId="1AE9B24E" w14:textId="6DB1AA22" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A75518">
+            <w:r w:rsidRPr="00D74AD9">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00A75518">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t>งานสารบรรณมีความถูกต้อง</w:t>
+              <w:t xml:space="preserve"> งานสารบรรณมีความถูกต้อง</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36BB1640" w14:textId="77777777" w:rsidR="00B574A7" w:rsidRPr="00A75518" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+          <w:p w14:paraId="36BB1640" w14:textId="77777777" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A75518">
+            <w:r w:rsidRPr="00D74AD9">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00A75518">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t>ข้อเสนอโครงการวิจัยมีรายละเอียดครบถ้วน</w:t>
+              <w:t xml:space="preserve"> ข้อเสนอโครงการวิจัยมีรายละเอียดครบถ้วน</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E0754E8" w14:textId="77777777" w:rsidR="00B574A7" w:rsidRPr="00A75518" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+          <w:p w14:paraId="6E0754E8" w14:textId="77777777" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A75518">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve">     </w:t>
-[...7 lines deleted...]
-              <w:t>ตามแบบฟอร์มที่ได้กำหนด</w:t>
+              <w:t xml:space="preserve">     ตามแบบฟอร์มที่ได้กำหนด</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0965453F" w14:textId="77777777" w:rsidR="00B574A7" w:rsidRPr="00A75518" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+          <w:p w14:paraId="0965453F" w14:textId="77777777" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0D1E32E5" w14:textId="41BC79C4" w:rsidR="00B574A7" w:rsidRPr="00A75518" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+          <w:p w14:paraId="0D1E32E5" w14:textId="41BC79C4" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A75518">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ข้อคิดเห็น</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A75518">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>..................................................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A9326B9" w14:textId="769818FC" w:rsidR="00B574A7" w:rsidRPr="00A75518" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+          <w:p w14:paraId="5A9326B9" w14:textId="769818FC" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A75518">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>..................................................................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A417580" w14:textId="44037202" w:rsidR="00B574A7" w:rsidRPr="00A75518" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+          <w:p w14:paraId="5A417580" w14:textId="44037202" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A75518">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>..................................................................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C4597BA" w14:textId="5339974F" w:rsidR="00B574A7" w:rsidRPr="00A75518" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+          <w:p w14:paraId="1C4597BA" w14:textId="5339974F" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A75518">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>..................................................................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34DA8773" w14:textId="636E90B5" w:rsidR="00B574A7" w:rsidRPr="00A75518" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+          <w:p w14:paraId="34DA8773" w14:textId="636E90B5" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A75518">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>..................................................................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E8B0831" w14:textId="23B255E2" w:rsidR="00B574A7" w:rsidRPr="00A75518" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+          <w:p w14:paraId="3E8B0831" w14:textId="23B255E2" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A75518">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>..................................................................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76C6093A" w14:textId="0B9588AF" w:rsidR="00B574A7" w:rsidRPr="00A75518" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+          <w:p w14:paraId="76C6093A" w14:textId="0B9588AF" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A75518">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>..................................................................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="265CF693" w14:textId="77777777" w:rsidR="00B574A7" w:rsidRPr="00A75518" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+          <w:p w14:paraId="265CF693" w14:textId="77777777" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="576C2CA8" w14:textId="77777777" w:rsidR="00B574A7" w:rsidRPr="00A75518" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+          <w:p w14:paraId="576C2CA8" w14:textId="77777777" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A75518">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ลงชื่อ......................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BFA1F44" w14:textId="77777777" w:rsidR="00B574A7" w:rsidRPr="00A75518" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+          <w:p w14:paraId="6BFA1F44" w14:textId="77777777" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A75518">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(............................................)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44C4C291" w14:textId="27D03B3A" w:rsidR="00B574A7" w:rsidRPr="00A75518" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+          <w:p w14:paraId="44C4C291" w14:textId="27D03B3A" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A75518">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">                                      ผอ.</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00A75518">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>สวพ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00A75518">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>./รอง ผอ.</w:t>
-[...17 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>./รอง ผอ.สวพ.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B835AFD" w14:textId="23FA1A72" w:rsidR="00B574A7" w:rsidRPr="00A75518" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+          <w:p w14:paraId="0B835AFD" w14:textId="23FA1A72" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A75518">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">                                       วันที่......../............./...........</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="21584204" w14:textId="41B22256" w:rsidR="00B574A7" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
+    <w:p w14:paraId="21584204" w14:textId="41B22256" w:rsidR="00B574A7" w:rsidRPr="00D74AD9" w:rsidRDefault="00B574A7" w:rsidP="00B574A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31C06B92" w14:textId="77777777" w:rsidR="00901D02" w:rsidRDefault="00901D02" w:rsidP="00B574A7">
+    <w:p w14:paraId="31C06B92" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00B574A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75E81345" w14:textId="77777777" w:rsidR="00901D02" w:rsidRDefault="00901D02" w:rsidP="00B574A7">
+    <w:p w14:paraId="75E81345" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00B574A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00382921" w14:textId="77777777" w:rsidR="00901D02" w:rsidRDefault="00901D02" w:rsidP="00B574A7">
+    <w:p w14:paraId="00382921" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00B574A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="452F8DC3" w14:textId="77777777" w:rsidR="00901D02" w:rsidRDefault="00901D02" w:rsidP="00B574A7">
+    <w:p w14:paraId="452F8DC3" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00B574A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A9E5B6A" w14:textId="77777777" w:rsidR="00901D02" w:rsidRDefault="00901D02" w:rsidP="00B574A7">
+    <w:p w14:paraId="6A9E5B6A" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00B574A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4004C3D4" w14:textId="77777777" w:rsidR="00901D02" w:rsidRDefault="00901D02" w:rsidP="00B574A7">
+    <w:p w14:paraId="4004C3D4" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00B574A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D37F37D" w14:textId="77777777" w:rsidR="00901D02" w:rsidRDefault="00901D02" w:rsidP="00B574A7">
+    <w:p w14:paraId="5D37F37D" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00B574A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5869FB5C" w14:textId="77777777" w:rsidR="00901D02" w:rsidRDefault="00901D02" w:rsidP="00B574A7">
+    <w:p w14:paraId="5869FB5C" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00B574A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46A063C8" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00CE5209" w:rsidRDefault="00901D02" w:rsidP="00901D02">
+    <w:p w14:paraId="46A063C8" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00901D02">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE5209">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Check list </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE5209">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:cs/>
         </w:rPr>
         <w:t>ตรวจสอบความครบถ้วนตามเงื่อนไขประกาศทุน</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1220CA2C" w14:textId="45920456" w:rsidR="00901D02" w:rsidRPr="00CE5209" w:rsidRDefault="00901D02" w:rsidP="00901D02">
+    <w:p w14:paraId="1220CA2C" w14:textId="45920456" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00901D02">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE5209">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>สำหรับ</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:t xml:space="preserve">สำหรับ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:cs/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>:</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> นักวิจัยที่เสนอข้อเสนอโครงการวิจัย</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EF8BDA6" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00CE5209" w:rsidRDefault="00901D02" w:rsidP="00901D02">
+    <w:p w14:paraId="0EF8BDA6" w14:textId="7C92195F" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00901D02">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">คำชี้แจง </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4B89">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:cs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:cs/>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE5209">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">โปรดเขียนเครื่องหมาย </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE5209">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0FC"/>
       </w:r>
-      <w:r w:rsidRPr="00CE5209">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ในช่องสี่เหลี่ยม </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
-      <w:r w:rsidRPr="00CE5209">
-[...13 lines deleted...]
-          <w:cs/>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> เพื่อตรวจสอบความครบถ้วนของข้อเสนอโครงการ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE5209">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">และเอกสารที่เกี่ยวข้อง </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77903D9A" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00901D02" w:rsidRDefault="00901D02" w:rsidP="00901D02">
+    <w:p w14:paraId="77903D9A" w14:textId="5AC994A3" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00901D02">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00901D02">
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="003C6B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ความ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:cs/>
         </w:rPr>
-        <w:t>สอดคล้องกับแผน</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="739834E7" w14:textId="377E7676" w:rsidR="00901D02" w:rsidRPr="00FF4B89" w:rsidRDefault="00901D02" w:rsidP="00901D02">
+        <w:t xml:space="preserve">สอดคล้องกับแผนงาน </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="739834E7" w14:textId="5D35D2D1" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00832686" w:rsidP="00901D02">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidR="00901D02" w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B57533">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r w:rsidR="00901D02" w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">แผนงาน </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r w:rsidR="00901D02" w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B57533">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r w:rsidR="00901D02" w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A00947">
-[...49 lines deleted...]
-    <w:p w14:paraId="31327AC7" w14:textId="58EFED95" w:rsidR="00901D02" w:rsidRPr="00B57533" w:rsidRDefault="00901D02" w:rsidP="00901D02">
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>งานวิจัยเพื่อสร้างองค์ความรู้</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D714E3B" w14:textId="4A0CDF23" w:rsidR="00832686" w:rsidRPr="00D74AD9" w:rsidRDefault="00832686" w:rsidP="00901D02">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...97 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="789CFDAE" w14:textId="701DD194" w:rsidR="00901D02" w:rsidRPr="00CE5209" w:rsidRDefault="00901D02" w:rsidP="00901D02">
+      <w:r w:rsidR="00D74AD9" w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เพื่อสนับสนุนการวิจัยพื้นฐาน (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Basic Research</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E16A29" w14:textId="1AC9B360" w:rsidR="00832686" w:rsidRPr="00D74AD9" w:rsidRDefault="00832686" w:rsidP="00901D02">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เพื่อส่งเสริมและพัฒนางานวิจัยขั้นแนวหน้า (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Frontier Research)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A5E094" w14:textId="2581483C" w:rsidR="00832686" w:rsidRPr="00D74AD9" w:rsidRDefault="00832686" w:rsidP="00901D02">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidR="00901D02" w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00901D02" w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">แผนงาน </w:t>
+      </w:r>
+      <w:r w:rsidR="00901D02" w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00901D02" w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>งานวิจัยพัฒนาศักยภาพนักจัดการงานวิจัยรุ่นใหม่</w:t>
+      </w:r>
+      <w:r w:rsidR="00901D02" w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31327AC7" w14:textId="6030A34C" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00832686" w:rsidP="00901D02">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>การจัดการดิน น้ำ ป่า และทรัพยากรธรรมชาติเชิงพื้นที่</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A8B0F9" w14:textId="59096950" w:rsidR="00832686" w:rsidRPr="00D74AD9" w:rsidRDefault="00832686" w:rsidP="00901D02">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ผลิตภัณฑ์</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>อัต</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ลักษณ์และเศรษฐกิจฐานราก</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50314993" w14:textId="2BACA4C6" w:rsidR="00832686" w:rsidRPr="00D74AD9" w:rsidRDefault="00832686" w:rsidP="00901D02">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สังคมสูงวัยและระบบสุขภาวะในทุกมิติ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48553E51" w14:textId="2F7AFD7B" w:rsidR="00832686" w:rsidRPr="00D74AD9" w:rsidRDefault="00832686" w:rsidP="00901D02">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.4 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>วัฒนธรรม ภูมิปัญญา และการสร</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>้า</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>งอ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ัต</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ลักษณ์เชิงพื้นที่</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3622DAC1" w14:textId="29B9AA8E" w:rsidR="00832686" w:rsidRPr="00D74AD9" w:rsidRDefault="00832686" w:rsidP="00901D02">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.5 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>การเรียนรู้ตลอดช่วงชีวิตและการเปลี่ยนผ่านสู่ดิจิทัล</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF8CE32" w14:textId="77777777" w:rsidR="00832686" w:rsidRPr="00D74AD9" w:rsidRDefault="00832686" w:rsidP="00901D02">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidR="00901D02" w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00901D02" w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">แผนงาน </w:t>
+      </w:r>
+      <w:r w:rsidR="00901D02" w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00901D02" w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">งานวิจัยยกระดับคุณภาพชีวิตชุมชนท้องถิ่นตามเป้าหมาย </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>SDGs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12FA29B1" w14:textId="6EE7D836" w:rsidR="00D74AD9" w:rsidRPr="00D74AD9" w:rsidRDefault="00832686" w:rsidP="00832686">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">มุ่งสนับสนุนการวิจัยเพื่อให้สอดคล้องกับเป้าหมาย </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SDGs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ของมหาวิทยาลัย และนวัตกรรม                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="789CFDAE" w14:textId="1BAE90EA" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00832686" w:rsidP="00D74AD9">
+      <w:pPr>
+        <w:ind w:left="1440" w:firstLine="403"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เพื่อพัฒนาพื้นที่ตำบลต้นแบบ (พื้นที่เป้าหมาย ตำบลน้ำไผ่ อำเภอน้ำปาด จังหวัดอุตรดิตถ์)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B92B307" w14:textId="4EB9E698" w:rsidR="00D74AD9" w:rsidRDefault="00D74AD9" w:rsidP="00D74AD9">
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1.1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>การจัดการน้ำภูเขาเพื่อลดปัญหาภัยแล้งและอุทกภัย</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="309B6B01" w14:textId="3F5E99B4" w:rsidR="00D74AD9" w:rsidRDefault="00D74AD9" w:rsidP="00D74AD9">
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1.2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>การจัดการพืชสมุนไพรเพื่อใช้ประโยชน์เชิงพาณิชย์</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB2A738" w14:textId="0CC003D0" w:rsidR="00D74AD9" w:rsidRDefault="00D74AD9" w:rsidP="00D74AD9">
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1.3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สุขภาวะชุมชน</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C25FFC" w14:textId="741D4562" w:rsidR="00D74AD9" w:rsidRDefault="00D74AD9" w:rsidP="00D74AD9">
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1.4 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>การจัดการพืชเศรษฐกิจ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35EBF2F5" w14:textId="7CDB20FC" w:rsidR="00D74AD9" w:rsidRDefault="00D74AD9" w:rsidP="00D74AD9">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>มุ่งสนับสนุนงานวิจัยที่ตอบสนองต่อปัญหาและความต้องการของชุมชนท้องถิ่น</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50268758" w14:textId="66A9C961" w:rsidR="00D74AD9" w:rsidRDefault="00D74AD9" w:rsidP="00D74AD9">
+      <w:pPr>
+        <w:ind w:left="1440" w:firstLine="403"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ที่</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สอดคล้องกับเป้าหมายการพัฒนาที่ยั่งยืน (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>SDGs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05695878" w14:textId="6420EAB9" w:rsidR="00D74AD9" w:rsidRDefault="00D74AD9" w:rsidP="00D74AD9">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ทุนวิจัยทั่วไป</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ทุนวิจัย</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ระดับคณะ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E93FD8E" w14:textId="610CADD6" w:rsidR="00D74AD9" w:rsidRDefault="00D74AD9" w:rsidP="00D74AD9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CC3889">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>หัวข้อ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3889">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เป้าหมายการพัฒนาที่ยั่งยืน (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3889">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>SDGs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3889">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C1971B" w14:textId="4FEF1450" w:rsidR="00D74AD9" w:rsidRDefault="00D74AD9" w:rsidP="00D74AD9">
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SDG </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>1 : ขจัดความยากจน</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45DCB04C" w14:textId="4DA83401" w:rsidR="00D74AD9" w:rsidRDefault="00D74AD9" w:rsidP="00D74AD9">
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SDG 3 : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>การมีสุขภาพและความเป็นอยู่ที่ดี</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ED0C038" w14:textId="681B12D7" w:rsidR="00003AA2" w:rsidRDefault="00D74AD9" w:rsidP="00D74AD9">
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SDG 4 : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>การศึกษาที่มีคุณภาพ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="673BF79A" w14:textId="6DF4EC53" w:rsidR="00003AA2" w:rsidRDefault="00D74AD9" w:rsidP="00003AA2">
+      <w:pPr>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00003AA2" w:rsidRPr="00003AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SDG 5 : </w:t>
+      </w:r>
+      <w:r w:rsidR="00003AA2" w:rsidRPr="00003AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ความเท่าเทียมทางเพศ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B024774" w14:textId="6AB8F648" w:rsidR="00003AA2" w:rsidRDefault="00D74AD9" w:rsidP="00003AA2">
+      <w:pPr>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="14"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00003AA2" w:rsidRPr="00003AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="14"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>SDG</w:t>
+      </w:r>
+      <w:r w:rsidR="00003AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="14"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00003AA2" w:rsidRPr="00003AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="14"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00003AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="14"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00003AA2" w:rsidRPr="00003AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="14"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00003AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="14"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00003AA2" w:rsidRPr="00003AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="14"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">งานที่มีคุณค่าและการเติบโตทางเศรษฐกิจ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17DDEC03" w14:textId="1B4B155C" w:rsidR="00D74AD9" w:rsidRPr="00003AA2" w:rsidRDefault="00D74AD9" w:rsidP="00D74AD9">
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00003AA2" w:rsidRPr="00003AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SDG 9 </w:t>
+      </w:r>
+      <w:r w:rsidR="00003AA2" w:rsidRPr="00003AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>: อุตสาหกรรม นวัตกรรม และโครงสร้างพื้นฐาน</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="046273EC" w14:textId="58F63AC5" w:rsidR="00D74AD9" w:rsidRPr="00003AA2" w:rsidRDefault="00D74AD9" w:rsidP="00D74AD9">
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00003AA2" w:rsidRPr="00003AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>SDG 13</w:t>
+      </w:r>
+      <w:r w:rsidR="00003AA2" w:rsidRPr="00003AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : การรับมือการเปลี่ยนแปลงสภาพภูมิอากาศ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08620D74" w14:textId="76E8C595" w:rsidR="00D74AD9" w:rsidRPr="00003AA2" w:rsidRDefault="00D74AD9" w:rsidP="00D74AD9">
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00003AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00003AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00003AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00003AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidRPr="00003AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00003AA2" w:rsidRPr="00003AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SDG 15 </w:t>
+      </w:r>
+      <w:r w:rsidR="00003AA2" w:rsidRPr="00003AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>: การใช้ประโยชน์จากระบบนิเวศ</w:t>
+      </w:r>
+      <w:r w:rsidR="00003AA2" w:rsidRPr="00003AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>บน</w:t>
+      </w:r>
+      <w:r w:rsidR="00003AA2" w:rsidRPr="00003AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>บกอย่างยั่งยืน</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BCF0CD" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00901D02">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>งบประมาณ......</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>........................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> บาท </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="206EB43A" w14:textId="18151F4D" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00901D02">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ระบุผลผลิต และประเภทผลผลิต (อ้างอิง</w:t>
+      </w:r>
+      <w:r w:rsidR="00832686" w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>คู่มือนำส่งผลผลิตกองทุน ววน. 2568</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5204E10C" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00901D02">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>2.1 .......</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>..................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="203A6A3E" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00901D02">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>2.2 …………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C0AA10A" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00832686">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>2.3 .......................................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED0F8A4" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00901D02">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ประเภทโครงการ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24DAC4E5" w14:textId="154C976F" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00832686">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
-      <w:r w:rsidRPr="00CE5209">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> โครงการ</w:t>
+      </w:r>
+      <w:r w:rsidR="00832686" w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ปกติระยะเวลาดำเนินงาน 1 ปี</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7785A31B" w14:textId="30114BCC" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00832686">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A8"/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B57533">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r w:rsidR="00832686" w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>โครงการผูกพันข้ามปี (</w:t>
+      </w:r>
+      <w:r w:rsidR="00832686" w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Multi-year Project)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E03C5B" w14:textId="78490E8F" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00332B1A" w:rsidP="00901D02">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00901D02" w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00832686" w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A00947">
-[...771 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidR="00901D02" w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>โครงการวิจัยที่อยู่ระหว่างดำเนินการ (เฉพาะหัวหน้าโครงการ)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a8"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1089"/>
         <w:gridCol w:w="4065"/>
         <w:gridCol w:w="1553"/>
         <w:gridCol w:w="1379"/>
         <w:gridCol w:w="1406"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00901D02" w14:paraId="4470F1B8" w14:textId="77777777" w:rsidTr="00F935E9">
+      <w:tr w:rsidR="00901D02" w:rsidRPr="00D74AD9" w14:paraId="0BF38099" w14:textId="77777777" w:rsidTr="00F935E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E5FE70D" w14:textId="77777777" w:rsidR="00901D02" w:rsidRDefault="00901D02" w:rsidP="00F935E9">
+          <w:p w14:paraId="56783125" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00F935E9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ลำดับ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="102FA4C2" w14:textId="77777777" w:rsidR="00901D02" w:rsidRDefault="00901D02" w:rsidP="00F935E9">
+          <w:p w14:paraId="5C023A39" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00F935E9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB54C9">
-[...327 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ชื่อโครงการวิจัย</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C80781E" w14:textId="77777777" w:rsidR="00901D02" w:rsidRDefault="00901D02" w:rsidP="00F935E9">
+          <w:p w14:paraId="5C80781E" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00F935E9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>แหล่งทุน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="478D07D1" w14:textId="77777777" w:rsidR="00901D02" w:rsidRDefault="00901D02" w:rsidP="00F935E9">
+          <w:p w14:paraId="478D07D1" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00F935E9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ปีงบประมาณ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1406" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0871AC81" w14:textId="77777777" w:rsidR="00901D02" w:rsidRDefault="00901D02" w:rsidP="00F935E9">
+          <w:p w14:paraId="0871AC81" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00F935E9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r w:rsidRPr="00D74AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>งบประมาณ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901D02" w14:paraId="3D471D05" w14:textId="77777777" w:rsidTr="00F935E9">
+      <w:tr w:rsidR="00901D02" w:rsidRPr="00D74AD9" w14:paraId="3D471D05" w14:textId="77777777" w:rsidTr="00F935E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="179915BF" w14:textId="77777777" w:rsidR="00901D02" w:rsidRDefault="00901D02" w:rsidP="00F935E9">
+          <w:p w14:paraId="179915BF" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00F935E9">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66E401A6" w14:textId="77777777" w:rsidR="00901D02" w:rsidRDefault="00901D02" w:rsidP="00F935E9">
+          <w:p w14:paraId="66E401A6" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00F935E9">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54201F29" w14:textId="77777777" w:rsidR="00901D02" w:rsidRDefault="00901D02" w:rsidP="00F935E9">
+          <w:p w14:paraId="54201F29" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00F935E9">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F584A46" w14:textId="77777777" w:rsidR="00901D02" w:rsidRDefault="00901D02" w:rsidP="00F935E9">
+          <w:p w14:paraId="6F584A46" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00F935E9">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1406" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29264C3A" w14:textId="77777777" w:rsidR="00901D02" w:rsidRDefault="00901D02" w:rsidP="00F935E9">
+          <w:p w14:paraId="29264C3A" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00F935E9">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901D02" w14:paraId="670960D0" w14:textId="77777777" w:rsidTr="00F935E9">
+      <w:tr w:rsidR="00901D02" w:rsidRPr="00D74AD9" w14:paraId="670960D0" w14:textId="77777777" w:rsidTr="00F935E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C311B63" w14:textId="77777777" w:rsidR="00901D02" w:rsidRDefault="00901D02" w:rsidP="00F935E9">
+          <w:p w14:paraId="6C311B63" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00F935E9">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32F48540" w14:textId="77777777" w:rsidR="00901D02" w:rsidRDefault="00901D02" w:rsidP="00F935E9">
+          <w:p w14:paraId="32F48540" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00F935E9">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69A8AB75" w14:textId="77777777" w:rsidR="00901D02" w:rsidRDefault="00901D02" w:rsidP="00F935E9">
+          <w:p w14:paraId="69A8AB75" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00F935E9">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06C6A516" w14:textId="77777777" w:rsidR="00901D02" w:rsidRDefault="00901D02" w:rsidP="00F935E9">
+          <w:p w14:paraId="06C6A516" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00F935E9">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1406" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DB800F5" w14:textId="77777777" w:rsidR="00901D02" w:rsidRDefault="00901D02" w:rsidP="00F935E9">
+          <w:p w14:paraId="0DB800F5" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00F935E9">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1278FDD9" w14:textId="77777777" w:rsidR="00901D02" w:rsidRDefault="00901D02" w:rsidP="00901D02">
+    <w:p w14:paraId="1278FDD9" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00901D02">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="46AF3397" w14:textId="77777777" w:rsidR="00901D02" w:rsidRDefault="00901D02" w:rsidP="00901D02">
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46AF3397" w14:textId="734717F7" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00332B1A" w:rsidP="00901D02">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...17 lines deleted...]
-          <w:cs/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00901D02" w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00626A76">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r w:rsidR="00901D02" w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ผ่านการอบรมหลักสูตรทรัพย์สินทางปัญญา </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A5B05D1" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00901D02">
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00CE5209">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
-      <w:r>
-[...46 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  มี  (ถ้ามี กรุณาแนบเอกสารแนบ/ใบประกาศนียบัตร)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20FAF43A" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00832686">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ไม่มี </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FDA355D" w14:textId="77777777" w:rsidR="00182E64" w:rsidRDefault="00182E64" w:rsidP="00901D02">
-[...1 lines deleted...]
-        <w:ind w:firstLine="720"/>
+    <w:p w14:paraId="56780B9E" w14:textId="10AB07CC" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00332B1A" w:rsidP="00901D02">
+      <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="56780B9E" w14:textId="77777777" w:rsidR="00901D02" w:rsidRDefault="00901D02" w:rsidP="00901D02">
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00901D02" w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00901D02" w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ผ่านการอบรม หลักสูตรจริยธรรมงานวิจัยในมนุษย์</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56628F3A" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00901D02">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...5 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A8"/>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...6 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> มี (ระบุชื่อหลักสูตร................................................................................... วันหมดอายุ...........................)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B061B21" w14:textId="3138F349" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00832686">
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...9 lines deleted...]
-        <w:jc w:val="thaiDistribute"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00CE5209">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
-      <w:r>
-[...41 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ไม่มี </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCF9EA5" w14:textId="77777777" w:rsidR="00901D02" w:rsidRDefault="00901D02" w:rsidP="00901D02">
+    <w:p w14:paraId="044B65C8" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00901D02">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="5B8C6440" w14:textId="377230BD" w:rsidR="00901D02" w:rsidRPr="0098792E" w:rsidRDefault="00901D02" w:rsidP="00901D02">
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B8C6440" w14:textId="377230BD" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00901D02">
       <w:pPr>
         <w:ind w:left="4321"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Calibri" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182E64">
-[...21 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Calibri" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
+        <w:t>ลงนาม</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Calibri" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t>……</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Calibri" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>....................</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098792E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Calibri" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:cs/>
         </w:rPr>
         <w:t>………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33EEC6BD" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00182E64" w:rsidRDefault="00901D02" w:rsidP="00901D02">
+    <w:p w14:paraId="33EEC6BD" w14:textId="77777777" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00901D02">
       <w:pPr>
         <w:ind w:left="4321"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...11 lines deleted...]
-          <w:cs/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Calibri" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Calibri" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(……………………………………….)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A4B122E" w14:textId="21672EA1" w:rsidR="00901D02" w:rsidRPr="0098792E" w:rsidRDefault="00901D02" w:rsidP="00901D02">
+    <w:p w14:paraId="5D056087" w14:textId="70DA0D9C" w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidRDefault="00901D02" w:rsidP="00832686">
       <w:pPr>
         <w:ind w:left="4321"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Cordia New" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:cs/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D74AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Calibri" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:i/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>หัวหน้าโครงกา</w:t>
-[...46 lines deleted...]
-    <w:sectPr w:rsidR="00901D02" w:rsidRPr="00B574A7" w:rsidSect="00F41C54">
+        <w:t>หัวหน้าโครงการ</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00901D02" w:rsidRPr="00D74AD9" w:rsidSect="00F41C54">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FA38DCC" w14:textId="77777777" w:rsidR="00644514" w:rsidRDefault="00644514" w:rsidP="00D85408">
+    <w:p w14:paraId="2F2B8CE2" w14:textId="77777777" w:rsidR="003A0AF7" w:rsidRDefault="003A0AF7" w:rsidP="00D85408">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="676CB827" w14:textId="77777777" w:rsidR="00644514" w:rsidRDefault="00644514" w:rsidP="00D85408">
+    <w:p w14:paraId="0AFD9777" w14:textId="77777777" w:rsidR="003A0AF7" w:rsidRDefault="003A0AF7" w:rsidP="00D85408">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH SarabunIT๙">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH SarabunPSK">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings 2">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52DFC28F" w14:textId="77777777" w:rsidR="00644514" w:rsidRDefault="00644514" w:rsidP="00D85408">
+    <w:p w14:paraId="57484E94" w14:textId="77777777" w:rsidR="003A0AF7" w:rsidRDefault="003A0AF7" w:rsidP="00D85408">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0EB63832" w14:textId="77777777" w:rsidR="00644514" w:rsidRDefault="00644514" w:rsidP="00D85408">
+    <w:p w14:paraId="44AA7BD6" w14:textId="77777777" w:rsidR="003A0AF7" w:rsidRDefault="003A0AF7" w:rsidP="00D85408">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="32BE2BA5" w14:textId="5A02B2BB" w:rsidR="00D85408" w:rsidRPr="007257C8" w:rsidRDefault="00D85408" w:rsidP="00D85408">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="32BE2BA5" w14:textId="5A02B2BB" w:rsidR="00D85408" w:rsidRPr="00D85408" w:rsidRDefault="00D85408" w:rsidP="00D85408">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+        <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="007257C8">
+    <w:r w:rsidRPr="00D85408">
       <w:rPr>
-        <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+        <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
       <w:t>สวพ</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="007257C8">
+    <w:r w:rsidRPr="00D85408">
       <w:rPr>
-        <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+        <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
       <w:t>. 0</w:t>
     </w:r>
-    <w:r w:rsidR="000806AE" w:rsidRPr="007257C8">
+    <w:r w:rsidR="000806AE">
       <w:rPr>
-        <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+        <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006B697E"/>
+    <w:rsid w:val="00003AA2"/>
     <w:rsid w:val="00013EB2"/>
     <w:rsid w:val="000806AE"/>
-    <w:rsid w:val="00084235"/>
-    <w:rsid w:val="00090E75"/>
     <w:rsid w:val="00180E56"/>
-    <w:rsid w:val="00182E64"/>
-    <w:rsid w:val="00195811"/>
     <w:rsid w:val="001E26C6"/>
     <w:rsid w:val="00247BDB"/>
     <w:rsid w:val="002E3B04"/>
     <w:rsid w:val="002F2A5F"/>
+    <w:rsid w:val="00332B1A"/>
+    <w:rsid w:val="003A0AF7"/>
+    <w:rsid w:val="003C6B9F"/>
     <w:rsid w:val="003D7D9B"/>
     <w:rsid w:val="0045144D"/>
     <w:rsid w:val="005303BE"/>
     <w:rsid w:val="005E3717"/>
     <w:rsid w:val="00624A3C"/>
-    <w:rsid w:val="00644514"/>
     <w:rsid w:val="006964BD"/>
     <w:rsid w:val="006970AA"/>
     <w:rsid w:val="006B697E"/>
     <w:rsid w:val="006B6C6B"/>
+    <w:rsid w:val="006B7371"/>
     <w:rsid w:val="006C6C4C"/>
     <w:rsid w:val="0071737B"/>
     <w:rsid w:val="00721A54"/>
-    <w:rsid w:val="007257C8"/>
     <w:rsid w:val="00775C66"/>
     <w:rsid w:val="007923E1"/>
     <w:rsid w:val="00817BA1"/>
+    <w:rsid w:val="00832686"/>
     <w:rsid w:val="008D1938"/>
     <w:rsid w:val="00901D02"/>
     <w:rsid w:val="009167E6"/>
     <w:rsid w:val="00A117C5"/>
     <w:rsid w:val="00A33DDA"/>
     <w:rsid w:val="00A75518"/>
     <w:rsid w:val="00B574A7"/>
+    <w:rsid w:val="00B77378"/>
     <w:rsid w:val="00C2171E"/>
+    <w:rsid w:val="00C841AC"/>
     <w:rsid w:val="00CA46FD"/>
+    <w:rsid w:val="00D74AD9"/>
     <w:rsid w:val="00D85408"/>
     <w:rsid w:val="00DB1B4F"/>
     <w:rsid w:val="00DE3950"/>
+    <w:rsid w:val="00E176AD"/>
     <w:rsid w:val="00E95413"/>
     <w:rsid w:val="00F41C54"/>
     <w:rsid w:val="00FA0ED8"/>
-    <w:rsid w:val="00FC486A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7A7160DF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{79262AE6-3B71-41F4-9BA4-BA3D124FFF90}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6413,50 +7151,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006B697E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
       <w:lang w:bidi="th-TH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -6544,55 +7287,65 @@
   </w:style>
   <w:style w:type="table" w:styleId="a8">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00B574A7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00901D02"/>
   </w:style>
+  <w:style w:type="character" w:styleId="a9">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00832686"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -6824,77 +7577,77 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1052</Words>
-  <Characters>5999</Characters>
+  <Words>1048</Words>
+  <Characters>5974</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>49</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ชื่อเรื่อง</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7037</CharactersWithSpaces>
+  <CharactersWithSpaces>7008</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Windows User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>