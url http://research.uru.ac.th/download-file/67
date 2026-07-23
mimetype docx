--- v0 (2026-03-10)
+++ v1 (2026-07-23)
@@ -1,6424 +1,5732 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="127FE612" w14:textId="77777777" w:rsidR="00F8444B" w:rsidRPr="00B25F4D" w:rsidRDefault="00F8444B" w:rsidP="00F8444B">
-[...4 lines deleted...]
-        <w:spacing w:after="120" w:line="700" w:lineRule="exact"/>
+    <w:p w14:paraId="77F04F27" w14:textId="5975D520" w:rsidR="0013362A" w:rsidRPr="001E07B0" w:rsidRDefault="001E07B0" w:rsidP="001E07B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:spacing w:val="-20"/>
-[...1 lines deleted...]
-          <w:szCs w:val="58"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
+          <w:cs/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14CC33DE" wp14:editId="78EE92AD">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="241EFC57" wp14:editId="2C132D52">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-3810</wp:posOffset>
+              <wp:posOffset>874643</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:align>inside</wp:align>
+              <wp:posOffset>-206734</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="489585" cy="538480"/>
-            <wp:effectExtent l="19050" t="0" r="5715" b="0"/>
+            <wp:extent cx="603885" cy="779046"/>
+            <wp:effectExtent l="0" t="0" r="5715" b="2540"/>
             <wp:wrapNone/>
-            <wp:docPr id="84" name="Picture 10" descr="krut_s"/>
+            <wp:docPr id="941250065" name="รูปภาพ 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2" descr="krut_s"/>
-                    <pic:cNvPicPr preferRelativeResize="0">
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6" cstate="print"/>
+                    <a:blip r:embed="rId7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="489585" cy="538480"/>
+                      <a:ext cx="603885" cy="779046"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln w="9525">
+                    <a:ln>
                       <a:noFill/>
-                      <a:miter lim="800000"/>
-[...1 lines deleted...]
-                      <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...56 lines deleted...]
-      <w:r w:rsidRPr="00B25F4D">
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E07B0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>หนังสือยืนยันการเผยแพร่ผลงานวิจัยและนวัตกรรม</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A0EF78C" w14:textId="39824A19" w:rsidR="00490E1A" w:rsidRPr="001E07B0" w:rsidRDefault="001E07B0" w:rsidP="001E07B0">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:spacing w:val="-20"/>
-[...16 lines deleted...]
-          <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:noProof/>
-[...77 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E07B0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="40"/>
-[...26 lines deleted...]
-          <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">คณะ/หน่วยงาน                                                         โทร  </w:t>
-[...438 lines deleted...]
-      <w:r w:rsidRPr="000554BE">
+        <w:t>สถาบันวิจัยและพัฒนา มหาวิทยาลัยราชภัฏอุตรดิตถ์</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C355C36" w14:textId="77777777" w:rsidR="00854E1C" w:rsidRDefault="00854E1C" w:rsidP="00DC1727">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:cs/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="000554BE">
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D339223" w14:textId="3F43C6E7" w:rsidR="003E41DD" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="003E41DD" w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. ชื่อข้อค้นพบใหม่ในผลงานวิจัยและ/หรือนวัตกรรม </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E7A1BCF" w14:textId="36D677E5" w:rsidR="003E41DD" w:rsidRPr="003E41DD" w:rsidRDefault="003E41DD" w:rsidP="003E41DD">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(ภาษาไทย)</w:t>
+      </w:r>
+      <w:r w:rsidR="00855D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E17C8DF" w14:textId="4E5E4DDF" w:rsidR="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="00490E1A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="003E41DD" w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>. รายละเอียดข้อค้นพบใหม่</w:t>
+      </w:r>
+      <w:r w:rsidR="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เพิ่มเติม</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0013F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D0013F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เดิม</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36BA8">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-      </w:r>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ควรระบุถึง</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ผลง</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>า</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>นคืออะไร</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">แตกต่างจากสิ่งที่ปรากฏอยู่เดิมอย่างไร </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ร</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>า</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ยละเอียดของผลง</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>า</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>นว่</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>า</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>มีคว</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>า</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>มใหม่ที่ส่วนใด โดยอย่</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>า</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>งน้อยควรระบุให้ผู้อ่</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>า</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>นเข้</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>า</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ใจในขอบเขตคว</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>า</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>มใหม่ของผลง</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>า</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>น</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> หรืองานวิจัยนี้ไปแก้ปัญหาเดิมอย่างไร</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0013F" w:rsidRPr="00B36BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6659FBB2" w14:textId="72E428E4" w:rsidR="003E41DD" w:rsidRDefault="004D3E7F" w:rsidP="00490E1A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="76E44116" w14:textId="3C7EE29D" w:rsidR="00F8444B" w:rsidRPr="00DB73CA" w:rsidRDefault="00F8444B" w:rsidP="0079110A">
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22BEEC05" w14:textId="2E70CED5" w:rsidR="003E41DD" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="003E41DD" w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>. การแสดงข้อค้นพบใหม่ต่อสาธารณะ</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a6"/>
+        <w:tblW w:w="9067" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3397"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="611"/>
+        <w:gridCol w:w="1232"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1701"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w14:paraId="3FB294E5" w14:textId="77777777" w:rsidTr="00C95792">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4ECBA"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ADAAB2C" w14:textId="77777777" w:rsidR="00214EF9" w:rsidRDefault="00214EF9" w:rsidP="00044103">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="117141A7" w14:textId="1C8CA676" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="00044103">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E41DD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>รูปแบบของการเปิดเผยงานวิจัยของท่าน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1178" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4ECBA"/>
+          </w:tcPr>
+          <w:p w14:paraId="40F0623C" w14:textId="23BFAF60" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E41DD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>โปรดใส่</w:t>
+            </w:r>
+            <w:r w:rsidR="00066829">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00066829">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>√</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1232" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4ECBA"/>
+          </w:tcPr>
+          <w:p w14:paraId="60F564F9" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E41DD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>วัน เวลา</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="412F81BE" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E41DD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ที่ทำการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56913555" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E41DD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>เปิดเผย</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4ECBA"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BB7D985" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E41DD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ชื่อผลงาน</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77207C69" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E41DD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ที่เผยแพร่</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4ECBA"/>
+          </w:tcPr>
+          <w:p w14:paraId="17E679FF" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E41DD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>รายละเอียดเพิ่มเติม</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FE2ED32" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E41DD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(ถ้ามี)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w14:paraId="20ECC0CE" w14:textId="77777777" w:rsidTr="00C95792">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4ECBA"/>
+          </w:tcPr>
+          <w:p w14:paraId="4106E73D" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4ECBA"/>
+          </w:tcPr>
+          <w:p w14:paraId="40E1E507" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E41DD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>เคย</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="611" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4ECBA"/>
+          </w:tcPr>
+          <w:p w14:paraId="351C1D87" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E41DD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ไม่เคย</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1232" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4ECBA"/>
+          </w:tcPr>
+          <w:p w14:paraId="12A591AC" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4ECBA"/>
+          </w:tcPr>
+          <w:p w14:paraId="74D22DDA" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4ECBA"/>
+          </w:tcPr>
+          <w:p w14:paraId="3670D01D" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w14:paraId="1AB3290C" w14:textId="77777777" w:rsidTr="00044103">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35AD5143" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E41DD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ตีพิมพ์ในวารสาร (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E41DD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Journal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E41DD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> หรือ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E41DD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Proceeding)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55135A8B" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="611" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62857337" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1232" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34A1F453" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4426EAD8" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="050E8FE6" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w14:paraId="095D6B61" w14:textId="77777777" w:rsidTr="00044103">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="663A7791" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E41DD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>โปสเตอร์ในงานประชุม/งานแสดงสินค้า</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C09D715" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E41DD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">นานาชาติ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="508D1F90" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="611" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5100B68C" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1232" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2367ED88" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6510379F" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46C8331B" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w14:paraId="6702E642" w14:textId="77777777" w:rsidTr="00044103">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FED102C" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E41DD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">วิทยานิพนธ์ ระดับปริญญา </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E41DD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(ตรี</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E41DD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E41DD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>โท</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E41DD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E41DD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>เอก</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E41DD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E41DD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E41DD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">อื่นๆ โปรดระบุ....) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24926112" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="611" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EA2B766" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1232" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63627EF2" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54AD0146" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6016D554" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w14:paraId="6A8A39B6" w14:textId="77777777" w:rsidTr="00044103">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75485DA5" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E41DD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>นำเสนอ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E41DD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">รูปแบบอื่น ๆ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E41DD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ในงานประชุม/สัมมนา </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="743D83D1" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="611" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76F6D2F2" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1232" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76078F03" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B066519" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BF17E62" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w14:paraId="02D22773" w14:textId="77777777" w:rsidTr="00044103">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53D4D93A" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E41DD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>สื่อ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E41DD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>แผ่นพับ หนังสือพิมพ์ โทรทัศน์ วิทยุ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="279E654E" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="611" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02A13602" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1232" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DA1A7F1" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DB4B1C1" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13000525" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w14:paraId="23DC2804" w14:textId="77777777" w:rsidTr="00044103">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5340136F" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E41DD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>การยื่นคำขอรับ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E41DD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>สิทธิบัตร / อนุสิทธิบัตร</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C366D0E" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="611" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F0299DD" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1232" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11D57CB8" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="461E529F" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04B160D3" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w14:paraId="5FEECBFD" w14:textId="77777777" w:rsidTr="00044103">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FF7DF1E" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E41DD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>อื่น</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E41DD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E41DD">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ๆ โปรดระบุ............ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73376E8B" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="611" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3098B2DF" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1232" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D12EFE6" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A8A310F" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="060098B3" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="003E41DD" w:rsidRDefault="00B36BA8" w:rsidP="003E41DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="12DB0717" w14:textId="77777777" w:rsidR="00044103" w:rsidRDefault="00044103" w:rsidP="003E41DD">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1134"/>
-          <w:tab w:val="left" w:pos="9000"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:before="240"/>
-[...117 lines deleted...]
-      <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...33 lines deleted...]
-    <w:p w14:paraId="3DAE39ED" w14:textId="77777777" w:rsidR="00F8444B" w:rsidRPr="00041E51" w:rsidRDefault="00F8444B" w:rsidP="00F8444B">
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67149541" w14:textId="7C768404" w:rsidR="003E41DD" w:rsidRPr="003E41DD" w:rsidRDefault="00044103" w:rsidP="00044103">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="4678"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:ind w:firstLine="1412"/>
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:strike/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">                  </w:t>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">                  </w:t>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">    </w:t>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AA40B3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r w:rsidR="003E41DD" w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ข้าพเจ้าขอรับรองว่าข้อมูลที่ให้ไว้นี้เป็นความจริงทุกประการ</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA40B3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BAED17B" w14:textId="0BA48498" w:rsidR="003E41DD" w:rsidRPr="003E41DD" w:rsidRDefault="003E41DD" w:rsidP="00044103">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-90"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ลงนาม</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            <w:sz w:val="28"/>
+            <w:cs/>
+          </w:rPr>
+          <w:id w:val="-804619375"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="003E41DD">
+            <w:rPr>
+              <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+              <w:sz w:val="28"/>
+              <w:cs/>
+            </w:rPr>
+            <w:t>........................................</w:t>
+          </w:r>
+          <w:r w:rsidR="00044103">
+            <w:rPr>
+              <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+              <w:sz w:val="28"/>
+              <w:cs/>
+            </w:rPr>
+            <w:t>...</w:t>
+          </w:r>
+          <w:r w:rsidRPr="003E41DD">
+            <w:rPr>
+              <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+              <w:sz w:val="28"/>
+              <w:cs/>
+            </w:rPr>
+            <w:t>.....................</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="1CA7209F" w14:textId="35E7E1D8" w:rsidR="003E41DD" w:rsidRPr="003E41DD" w:rsidRDefault="003E41DD" w:rsidP="00044103">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-90"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            <w:sz w:val="28"/>
+            <w:cs/>
+          </w:rPr>
+          <w:id w:val="975190701"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="003E41DD">
+            <w:rPr>
+              <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+              <w:sz w:val="28"/>
+              <w:cs/>
+            </w:rPr>
+            <w:t>(.......................................................................)</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="529B2B6F" w14:textId="72F28D5B" w:rsidR="003E41DD" w:rsidRDefault="003E41DD" w:rsidP="00044103">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-90"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> หัวหน้าโครงการ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="428E5E50" w14:textId="0B2A025A" w:rsidR="002A6B54" w:rsidRDefault="008F1C65" w:rsidP="00044103">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4230" w:firstLine="810"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidRPr="00041E51">
-[...15 lines deleted...]
-        <w:t>(</w:t>
+      <w:r w:rsidR="00044103">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>วันที่</w:t>
+      </w:r>
+      <w:r w:rsidR="00044103" w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.........</w:t>
+      </w:r>
+      <w:r w:rsidR="00044103">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...............</w:t>
+      </w:r>
+      <w:r w:rsidR="00044103" w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.............</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...18 lines deleted...]
-        <w:ind w:firstLine="1412"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r w:rsidR="00044103" w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...............</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A49E19" w14:textId="77777777" w:rsidR="00044103" w:rsidRDefault="00044103" w:rsidP="00044103">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4230" w:firstLine="810"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...2 lines deleted...]
-          <w:cs/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="236BCCFA" w14:textId="015A0ADE" w:rsidR="002A6B54" w:rsidRPr="00855D1D" w:rsidRDefault="00B60135" w:rsidP="00855D1D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-90"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...50 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
-        </w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="th-TH"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="770B819E" wp14:editId="592011C8">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="765F9B81" wp14:editId="3E832EFD">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>3345180</wp:posOffset>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1911654</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>81915</wp:posOffset>
+                  <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2603500" cy="2545080"/>
-                <wp:effectExtent l="0" t="0" r="25400" b="26670"/>
+                <wp:extent cx="159026" cy="159026"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Text Box 1"/>
+                <wp:docPr id="858496087" name="สี่เหลี่ยมผืนผ้า: มุมมน 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1"/>
+                      <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2603500" cy="2545080"/>
+                          <a:ext cx="159026" cy="159026"/>
                         </a:xfrm>
-                        <a:prstGeom prst="rect">
+                        <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:solidFill>
-[...7 lines deleted...]
-                        <a:effectLst/>
+                        <a:noFill/>
+                        <a:ln w="9525"/>
                       </wps:spPr>
                       <wps:style>
-                        <a:lnRef idx="0">
-                          <a:schemeClr val="accent1"/>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
                         </a:lnRef>
-                        <a:fillRef idx="0">
+                        <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
-                          <a:schemeClr val="dk1"/>
+                          <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
-                      <wps:txbx>
-[...164 lines deleted...]
-                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
+                <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="770B819E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:roundrect w14:anchorId="44825D28" id="สี่เหลี่ยมผืนผ้า: มุมมน 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:150.5pt;margin-top:0;width:12.5pt;height:12.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzbnBfbQIAADIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20HTbcEdYqgRYcB&#10;QRs0HXpWZak2IIsapcTJfv0o2XGKtthh2MWmRPLx61GXV/vWsJ1C34AteXGWc6ashKqxLyX/+Xj7&#10;5RtnPghbCQNWlfygPL9afP502bm5mkANplLICMT6eedKXofg5lnmZa1a4c/AKUtKDdiKQEd8ySoU&#10;HaG3Jpvk+UXWAVYOQSrv6famV/JFwtdayXCvtVeBmZJTbiF9MX2f4zdbXIr5CwpXN3JIQ/xDFq1o&#10;LAUdoW5EEGyLzTuotpEIHnQ4k9BmoHUjVaqBqinyN9VsauFUqoWa493YJv//YOXdbuPWSG3onJ97&#10;EmMVe41t/FN+bJ+adRibpfaBSbosprN8csGZJNUgE0p2cnbow3cFLYtCyRG2tnqggaQ+id3Kh97+&#10;aBcDWrhtjElDMZZ1JZ9NJ9M4pOyUXpLCwajoYOyD0qypKKFJAk7MUdcG2U7QzIWUyoaiV9WiUv11&#10;Mc3zNHzKd/RI2SfAiKwpkRF7AIisfI/dlzHYR1eViDc6539LrHcePVJksGF0bhsL+BGAoaqGyL39&#10;sUl9a2KXnqE6rJEh9LT3Tt42NIuV8GEtkHhOG0G7G+7pow1Qu2GQOKsBf390H+2JfqTlrKO9Kbn/&#10;tRWoODM/LBFzVpyfx0VLh/Pp1wkd8LXm+bXGbttroDEV9Eo4mcRoH8xR1AjtE634MkYllbCSYpdc&#10;BjwerkO/z/RISLVcJjNaLifCym6cjOCxq5Fmj/sngW4gZCAm38Fxx8T8DSV72+hpYbkNoJvE11Nf&#10;h37TYibiDI9I3PzX52R1euoWfwAAAP//AwBQSwMEFAAGAAgAAAAhAKl5Y8jeAAAABwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yGM4M1N26VFaqeLFNSLiLsugre0iW3ZZlKa7Lb9944n&#10;vQxveMN73xS7xQ7iYibfO0KINxEIQ43TPbUIx4+nu3sQPijSanBkEFbjYVdeXxUq126mvbkcQis4&#10;hHyuELoQxlxK33TGKr9xoyH2vt1kVeB1aqWe1MzhdpBJFGXSqp64oVOjqTrTnA5ni/D6vk+Pz9mX&#10;atfTnNZxVb29fK6ItzfL4wOIYJbwdwy/+IwOJTPV7kzaiwFhG8X8S0DgyfY2yVjUCEkagSwL+Z+/&#10;/AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDzbnBfbQIAADIFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCpeWPI3gAAAAcBAAAPAAAAAAAAAAAA&#10;AAAAAMcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;" filled="f" strokecolor="#09101d [484]">
                 <v:stroke joinstyle="miter"/>
-                <v:path gradientshapeok="t" o:connecttype="rect"/>
-[...168 lines deleted...]
-              </v:shape>
+              </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="002A6B54" w:rsidRPr="00855D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>รับทราบและไม่มีข้อขัดข้องในการเปิดเผยผลงานวิจัยและนวัตกรรมดังกล่าว</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0761731D" w14:textId="75D93A2F" w:rsidR="002A6B54" w:rsidRPr="003E41DD" w:rsidRDefault="002A6B54" w:rsidP="002A6B54">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4230" w:firstLine="810"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ลงนาม</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            <w:sz w:val="28"/>
+            <w:cs/>
+          </w:rPr>
+          <w:id w:val="365959419"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="003E41DD">
+            <w:rPr>
+              <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+              <w:sz w:val="28"/>
+              <w:cs/>
+            </w:rPr>
+            <w:t>.................................................................</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="4089DD6D" w14:textId="6752C4D5" w:rsidR="002A6B54" w:rsidRPr="003E41DD" w:rsidRDefault="002A6B54" w:rsidP="00855D1D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-90"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            <w:sz w:val="28"/>
+            <w:cs/>
+          </w:rPr>
+          <w:id w:val="-1333218022"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00044103">
+            <w:rPr>
+              <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+              <w:sz w:val="28"/>
+              <w:cs/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+          <w:r w:rsidR="00855D1D">
+            <w:rPr>
+              <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+              <w:sz w:val="28"/>
+              <w:cs/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="002A6B54">
+            <w:rPr>
+              <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+              <w:sz w:val="28"/>
+              <w:cs/>
+            </w:rPr>
+            <w:t>(ผู้ช่วยศาสตราจารย์ชาติทนง โพธิ์ดง)</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040079CA" w14:textId="184933DE" w:rsidR="002A6B54" w:rsidRDefault="002A6B54" w:rsidP="00855D1D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-90"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00044103">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00855D1D" w:rsidRPr="00855D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ผู้อำนวยการสถาบันวิจัยและพัฒนา</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="485985CD" w14:textId="7B15CDDB" w:rsidR="00855D1D" w:rsidRDefault="00044103" w:rsidP="00855D1D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4230" w:firstLine="810"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00855D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>มหาวิทยาลัยราชภัฏอุตรดิตถ์</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244C05FF" w14:textId="6CF9300B" w:rsidR="00044103" w:rsidRDefault="00044103" w:rsidP="00044103">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4230" w:firstLine="810"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="008F1C65">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> วันที่</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidR="008F1C65">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>......................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>........</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.......</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA7034C" w14:textId="77777777" w:rsidR="002A6B54" w:rsidRPr="003E41DD" w:rsidRDefault="002A6B54" w:rsidP="003E41DD">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-90"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E447418" w14:textId="238AA302" w:rsidR="00DC1727" w:rsidRDefault="00DC1727" w:rsidP="00B36BA8">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BC12114" w14:textId="77777777" w:rsidR="00685F66" w:rsidRDefault="00685F66" w:rsidP="00B36BA8">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4798AC09" w14:textId="77777777" w:rsidR="00685F66" w:rsidRDefault="00685F66" w:rsidP="00B36BA8">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B25682C" w14:textId="77777777" w:rsidR="00685F66" w:rsidRDefault="00685F66" w:rsidP="00B36BA8">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C5C8BFB" w14:textId="77777777" w:rsidR="00685F66" w:rsidRDefault="00685F66" w:rsidP="00B36BA8">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30395C35" w14:textId="77777777" w:rsidR="00685F66" w:rsidRDefault="00685F66" w:rsidP="00B36BA8">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E684B69" w14:textId="77777777" w:rsidR="00685F66" w:rsidRDefault="00685F66" w:rsidP="00B36BA8">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A3BF375" w14:textId="77777777" w:rsidR="00685F66" w:rsidRDefault="00685F66" w:rsidP="00B36BA8">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DFABFBB" w14:textId="77777777" w:rsidR="00685F66" w:rsidRDefault="00685F66" w:rsidP="00B36BA8">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="630382FB" w14:textId="77777777" w:rsidR="00685F66" w:rsidRDefault="00685F66" w:rsidP="00B36BA8">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F51A7A0" w14:textId="77777777" w:rsidR="00685F66" w:rsidRDefault="00685F66" w:rsidP="00B36BA8">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15A22E8C" w14:textId="77777777" w:rsidR="00685F66" w:rsidRDefault="00685F66" w:rsidP="00B36BA8">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FCF5069" w14:textId="77777777" w:rsidR="00685F66" w:rsidRDefault="00685F66" w:rsidP="00B36BA8">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="518A3598" w14:textId="77777777" w:rsidR="00685F66" w:rsidRDefault="00685F66" w:rsidP="00B36BA8">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B5741F0" w14:textId="77777777" w:rsidR="00685F66" w:rsidRDefault="00685F66" w:rsidP="00B36BA8">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E629C4A" w14:textId="77777777" w:rsidR="00685F66" w:rsidRDefault="00685F66" w:rsidP="00B36BA8">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DBCCF40" w14:textId="77777777" w:rsidR="00685F66" w:rsidRDefault="00685F66" w:rsidP="00B36BA8">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="240C4F2E" w14:textId="77777777" w:rsidR="00685F66" w:rsidRDefault="00685F66" w:rsidP="00B36BA8">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FFE53C1" w14:textId="77777777" w:rsidR="00685F66" w:rsidRDefault="00685F66" w:rsidP="00B36BA8">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BF0FA0C" w14:textId="77777777" w:rsidR="00685F66" w:rsidRDefault="00685F66" w:rsidP="00B36BA8">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77B422CE" w14:textId="2F5390B4" w:rsidR="00685F66" w:rsidRPr="00685F66" w:rsidRDefault="00685F66" w:rsidP="00685F66">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:right="-330" w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-        </w:rPr>
+          <w:cs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DF33ECC" wp14:editId="0EDF0803">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>46659</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-237490</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="604299" cy="779580"/>
+            <wp:effectExtent l="0" t="0" r="5715" b="1905"/>
+            <wp:wrapNone/>
+            <wp:docPr id="112362479" name="รูปภาพ 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="604299" cy="779580"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00685F66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>หนังสือยืนยันการเป็นผู้ประดิษฐ์และการมีส่วนร่วมในการเป็นผู้ประดิษฐ์คิดค้นผลงานวิจัยและนวัตกรรม</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685F66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สถาบันวิจัยและพัฒนา มหาวิทยาลัยราชภัฏอุตรดิตถ์</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53733408" w14:textId="22EE21F3" w:rsidR="00685F66" w:rsidRPr="00685F66" w:rsidRDefault="00685F66" w:rsidP="00685F66">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00685F66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เรื่อง</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685F66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685F66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(ภาษาไทย)………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.............</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685F66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A008F3" w14:textId="1D9D069B" w:rsidR="00685F66" w:rsidRPr="00685F66" w:rsidRDefault="00685F66" w:rsidP="00685F66">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00685F66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ข้าพเจ้าผู้มีรายนามตามหนังสือฉบับนี้ ขอรับรองว่าข้าพเจ้าเป็นผู้ประดิษฐ์คิดค้นผลงานผลงานวิจัยและนวัตกรรม</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A444FE">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ด้วยตนเอง โดยไม่ได้กระทำการใดๆ อันเป็นการละเมิดทรัพย์สินทางปัญญาของผู้อื่น หากปรากฎภายหลังว่าข้าพเจ้าไม่ได้เป็น</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00480105">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ผู้</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685F66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ประดิษฐ์คิดค้นผลงานวิจัยและนวัตกรรมด้วยตนเอง</w:t>
+      </w:r>
+      <w:r w:rsidR="00480105">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685F66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>และก่อให้เกิดความเสียหายแก่บุคคลหนึ่งบุคคลใดหรือแก่มหาวิทยาลัย</w:t>
+      </w:r>
+      <w:r w:rsidR="00480105" w:rsidRPr="00480105">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ราชภัฏอุตรดิตถ์ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685F66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ข้าพเจ้าจะเป็นผู้รับผิดชอบในความเสียหายที่เกิดขึ้นแต่เพียงผู้เดียวทุกประการ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517E3086" w14:textId="7B5F4C1B" w:rsidR="00685F66" w:rsidRPr="00685F66" w:rsidRDefault="00685F66" w:rsidP="00214EF9">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00685F66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>โดยการเป็นผู้ประดิษฐ์คิดค้นและสัดส่วนการมีส่วนร่วมในการประดิษฐ์คิดค้นผลงานวิจัยและนวัตกรรมในเรื่องดังกล่าวประกอบด้วยบุคคลที่มีรายนามดังต่อไปนี้</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9072" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="2409"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1701"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00224D0C" w:rsidRPr="00685F66" w14:paraId="65D5723F" w14:textId="77777777" w:rsidTr="008F065F">
+        <w:trPr>
+          <w:trHeight w:val="363"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFEAAF"/>
+          </w:tcPr>
+          <w:p w14:paraId="711858D2" w14:textId="77777777" w:rsidR="00224D0C" w:rsidRPr="00214EF9" w:rsidRDefault="00224D0C" w:rsidP="00394922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E146FD1" w14:textId="30F33BF2" w:rsidR="00224D0C" w:rsidRPr="00214EF9" w:rsidRDefault="00224D0C" w:rsidP="00394922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00214EF9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ลำดับ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ที่</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFEAAF"/>
+          </w:tcPr>
+          <w:p w14:paraId="011284C3" w14:textId="77777777" w:rsidR="00224D0C" w:rsidRPr="00214EF9" w:rsidRDefault="00224D0C" w:rsidP="00394922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E7BEC88" w14:textId="77777777" w:rsidR="00224D0C" w:rsidRPr="00214EF9" w:rsidRDefault="00224D0C" w:rsidP="00394922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00214EF9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ชื่อ นามสกุล</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFEAAF"/>
+          </w:tcPr>
+          <w:p w14:paraId="620CD31F" w14:textId="77777777" w:rsidR="00224D0C" w:rsidRDefault="00224D0C" w:rsidP="00394922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01F7F11E" w14:textId="429B7CBA" w:rsidR="00224D0C" w:rsidRPr="00214EF9" w:rsidRDefault="00224D0C" w:rsidP="00394922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00214EF9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>สังกัด</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFEAAF"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE9C273" w14:textId="4C7C5EBC" w:rsidR="00224D0C" w:rsidRPr="00214EF9" w:rsidRDefault="00224D0C" w:rsidP="00394922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>สัดส่วน (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00214EF9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ร้อยละ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00224D0C" w:rsidRPr="00685F66" w14:paraId="02506E69" w14:textId="77777777" w:rsidTr="008F065F">
+        <w:trPr>
+          <w:trHeight w:val="1208"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFEAAF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="488CBBC5" w14:textId="77777777" w:rsidR="00224D0C" w:rsidRPr="00214EF9" w:rsidRDefault="00224D0C" w:rsidP="00394922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFEAAF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A0C4916" w14:textId="77777777" w:rsidR="00224D0C" w:rsidRPr="00214EF9" w:rsidRDefault="00224D0C" w:rsidP="00394922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFEAAF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="245CA6A3" w14:textId="77777777" w:rsidR="00224D0C" w:rsidRPr="00214EF9" w:rsidRDefault="00224D0C" w:rsidP="00394922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFEAAF"/>
+          </w:tcPr>
+          <w:p w14:paraId="1171864C" w14:textId="77777777" w:rsidR="00224D0C" w:rsidRPr="00214EF9" w:rsidRDefault="00224D0C" w:rsidP="00394922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00214EF9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>การมีส่วนร่วมในข้อค้นพบใหม่</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFEAAF"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B39C53C" w14:textId="77777777" w:rsidR="00224D0C" w:rsidRPr="00214EF9" w:rsidRDefault="00224D0C" w:rsidP="00394922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00214EF9">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">การมีส่วนร่วมในการนำผลงานไปใช้ประโยชน์ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00685F66" w:rsidRPr="00685F66" w14:paraId="7522AA4E" w14:textId="77777777" w:rsidTr="00224D0C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="62A85CED" w14:textId="77777777" w:rsidR="00685F66" w:rsidRPr="00685F66" w:rsidRDefault="00685F66" w:rsidP="00394922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00685F66">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="7001E56F" w14:textId="77777777" w:rsidR="00685F66" w:rsidRPr="00685F66" w:rsidRDefault="00685F66" w:rsidP="00394922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13CBD567" w14:textId="77777777" w:rsidR="00685F66" w:rsidRPr="00685F66" w:rsidRDefault="00685F66" w:rsidP="00394922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DC6907C" w14:textId="77777777" w:rsidR="00685F66" w:rsidRPr="00685F66" w:rsidRDefault="00685F66" w:rsidP="00394922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00685F66">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>………..%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="15A1A424" w14:textId="77777777" w:rsidR="00685F66" w:rsidRPr="00685F66" w:rsidRDefault="00685F66" w:rsidP="00394922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00685F66">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">......... </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00685F66">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00685F66" w:rsidRPr="00685F66" w14:paraId="064D9144" w14:textId="77777777" w:rsidTr="00224D0C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DEC5923" w14:textId="77777777" w:rsidR="00685F66" w:rsidRPr="00685F66" w:rsidRDefault="00685F66" w:rsidP="00394922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00685F66">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F2475A5" w14:textId="77777777" w:rsidR="00685F66" w:rsidRPr="00685F66" w:rsidRDefault="00685F66" w:rsidP="00394922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34C2244B" w14:textId="77777777" w:rsidR="00685F66" w:rsidRPr="00685F66" w:rsidRDefault="00685F66" w:rsidP="00394922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F713B6" w14:textId="77777777" w:rsidR="00685F66" w:rsidRPr="00685F66" w:rsidRDefault="00685F66" w:rsidP="00394922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00685F66">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>………..%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FBBE504" w14:textId="77777777" w:rsidR="00685F66" w:rsidRPr="00685F66" w:rsidRDefault="00685F66" w:rsidP="00394922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00685F66">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">......... </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00685F66">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00685F66" w:rsidRPr="00685F66" w14:paraId="5F455C56" w14:textId="77777777" w:rsidTr="00224D0C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="68CA83C4" w14:textId="77777777" w:rsidR="00685F66" w:rsidRPr="00685F66" w:rsidRDefault="00685F66" w:rsidP="00394922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00685F66">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C2DDA88" w14:textId="77777777" w:rsidR="00685F66" w:rsidRPr="00685F66" w:rsidRDefault="00685F66" w:rsidP="00394922">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46257590" w14:textId="77777777" w:rsidR="00685F66" w:rsidRPr="00685F66" w:rsidRDefault="00685F66" w:rsidP="00394922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="261BED35" w14:textId="77777777" w:rsidR="00685F66" w:rsidRPr="00685F66" w:rsidRDefault="00685F66" w:rsidP="00394922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00685F66">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>………..%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="1867C034" w14:textId="77777777" w:rsidR="00685F66" w:rsidRPr="00685F66" w:rsidRDefault="00685F66" w:rsidP="00394922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00685F66">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ......... </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00685F66">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="02F43A18" w14:textId="77777777" w:rsidR="00685F66" w:rsidRPr="00403465" w:rsidRDefault="00685F66" w:rsidP="00685F66">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41F8348C" w14:textId="4AB377F7" w:rsidR="00685F66" w:rsidRDefault="00685F66" w:rsidP="00403465">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00685F66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">หากมีผลประโยชน์เกิดขึ้นจากการนำผลงานทรัพย์สินทางปัญญาไปใช้ประโยชน์ </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk210745619"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk210745691"/>
+      <w:r w:rsidRPr="00685F66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ให้การจัดสรรผลประโยชน์เป็นไป</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00685F66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตามระเบียบ ข้อบังคับ ประกาศ</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00685F66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ของ</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk210744766"/>
+      <w:r w:rsidR="00224D0C" w:rsidRPr="00224D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>มหาวิทยาลัยราชภัฏอุตรดิตถ์</w:t>
+      </w:r>
+      <w:r w:rsidR="00224D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685F66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">เว้นแต่ผลงานตกเป็นของผู้ให้ทุนให้การจัดสรรผลประโยชน์เป็นไปตามระเบียบ ข้อบังคับ ประกาศของผู้ให้ทุน      </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="54651D11" w14:textId="77777777" w:rsidR="00403465" w:rsidRPr="00403465" w:rsidRDefault="00403465" w:rsidP="00403465">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A04A61D" w14:textId="4141CD48" w:rsidR="00685F66" w:rsidRPr="00224D0C" w:rsidRDefault="00641B75" w:rsidP="00641B75">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r w:rsidR="00685F66" w:rsidRPr="00224D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ข้าพเจ้าขอรับรองว่าข้อความข้างต้นเป็นความจริงทุกประการ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r w:rsidR="00685F66" w:rsidRPr="00224D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B71730" w14:textId="4618FF59" w:rsidR="00641B75" w:rsidRPr="003E41DD" w:rsidRDefault="00685F66" w:rsidP="00403465">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4230" w:firstLine="810"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00641B75">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685F66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00641B75" w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ลงนาม</w:t>
+      </w:r>
+      <w:r w:rsidR="00641B75" w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            <w:sz w:val="28"/>
+            <w:cs/>
+          </w:rPr>
+          <w:id w:val="308225356"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00641B75" w:rsidRPr="003E41DD">
+            <w:rPr>
+              <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+              <w:sz w:val="28"/>
+              <w:cs/>
+            </w:rPr>
+            <w:t>........................................</w:t>
+          </w:r>
+          <w:r w:rsidR="00641B75">
+            <w:rPr>
+              <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+              <w:sz w:val="28"/>
+              <w:cs/>
+            </w:rPr>
+            <w:t>...</w:t>
+          </w:r>
+          <w:r w:rsidR="00641B75" w:rsidRPr="003E41DD">
+            <w:rPr>
+              <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+              <w:sz w:val="28"/>
+              <w:cs/>
+            </w:rPr>
+            <w:t>.....................</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="4F659CC5" w14:textId="1877FBA9" w:rsidR="00685F66" w:rsidRPr="00685F66" w:rsidRDefault="00641B75" w:rsidP="00641B75">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            <w:sz w:val="28"/>
+            <w:cs/>
+          </w:rPr>
+          <w:id w:val="480504146"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="003E41DD">
+            <w:rPr>
+              <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+              <w:sz w:val="28"/>
+              <w:cs/>
+            </w:rPr>
+            <w:t>(..................................................................)</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="68760A48" w14:textId="35A8CECA" w:rsidR="00641B75" w:rsidRPr="003E41DD" w:rsidRDefault="00641B75" w:rsidP="00641B75">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3510" w:firstLine="810"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00685F66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641B75">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685F66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ลงนาม</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            <w:sz w:val="28"/>
+            <w:cs/>
+          </w:rPr>
+          <w:id w:val="-232856786"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="003E41DD">
+            <w:rPr>
+              <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+              <w:sz w:val="28"/>
+              <w:cs/>
+            </w:rPr>
+            <w:t>........................................</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+              <w:sz w:val="28"/>
+              <w:cs/>
+            </w:rPr>
+            <w:t>...</w:t>
+          </w:r>
+          <w:r w:rsidRPr="003E41DD">
+            <w:rPr>
+              <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+              <w:sz w:val="28"/>
+              <w:cs/>
+            </w:rPr>
+            <w:t>.....................</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="13754D57" w14:textId="62175195" w:rsidR="00641B75" w:rsidRPr="00685F66" w:rsidRDefault="00641B75" w:rsidP="00641B75">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            <w:sz w:val="28"/>
+            <w:cs/>
+          </w:rPr>
+          <w:id w:val="-1178266769"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="003E41DD">
+            <w:rPr>
+              <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+              <w:sz w:val="28"/>
+              <w:cs/>
+            </w:rPr>
+            <w:t>(..................................................................)</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="4A093FE3" w14:textId="5F0FD806" w:rsidR="00641B75" w:rsidRPr="003E41DD" w:rsidRDefault="00641B75" w:rsidP="00641B75">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3510" w:firstLine="810"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00685F66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641B75">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685F66">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ลงนาม</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            <w:sz w:val="28"/>
+            <w:cs/>
+          </w:rPr>
+          <w:id w:val="1344513171"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="003E41DD">
+            <w:rPr>
+              <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+              <w:sz w:val="28"/>
+              <w:cs/>
+            </w:rPr>
+            <w:t>........................................</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+              <w:sz w:val="28"/>
+              <w:cs/>
+            </w:rPr>
+            <w:t>...</w:t>
+          </w:r>
+          <w:r w:rsidRPr="003E41DD">
+            <w:rPr>
+              <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+              <w:sz w:val="28"/>
+              <w:cs/>
+            </w:rPr>
+            <w:t>.....................</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="36E17B95" w14:textId="23D71ED4" w:rsidR="00641B75" w:rsidRDefault="00641B75" w:rsidP="00641B75">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            <w:sz w:val="28"/>
+            <w:cs/>
+          </w:rPr>
+          <w:id w:val="108790463"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="003E41DD">
+            <w:rPr>
+              <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+              <w:sz w:val="28"/>
+              <w:cs/>
+            </w:rPr>
+            <w:t>(............................</w:t>
+          </w:r>
+          <w:r w:rsidR="00403465">
+            <w:rPr>
+              <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+              <w:sz w:val="28"/>
+              <w:cs/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+          <w:r w:rsidRPr="003E41DD">
+            <w:rPr>
+              <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+              <w:sz w:val="28"/>
+              <w:cs/>
+            </w:rPr>
+            <w:t>.....................................)</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="0D73D650" w14:textId="24441FB7" w:rsidR="00641B75" w:rsidRPr="00641B75" w:rsidRDefault="00641B75" w:rsidP="00641B75">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>วันที่</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008F1C65">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...........</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>............................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD3F781" w14:textId="2A00C83F" w:rsidR="008F1C65" w:rsidRPr="00855D1D" w:rsidRDefault="008F1C65" w:rsidP="008F1C65">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-90"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="th-TH"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17C50DBB" wp14:editId="5B703A4B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="170DA26D" wp14:editId="42657DE0">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="margin">
-                  <wp:align>left</wp:align>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1414449</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>95250</wp:posOffset>
+                  <wp:posOffset>7620</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2552700" cy="2537460"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="15240"/>
+                <wp:extent cx="159026" cy="159026"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2" name="Text Box 2"/>
+                <wp:docPr id="1160059039" name="สี่เหลี่ยมผืนผ้า: มุมมน 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1"/>
+                      <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2552700" cy="2537460"/>
+                          <a:ext cx="159026" cy="159026"/>
                         </a:xfrm>
-                        <a:prstGeom prst="rect">
+                        <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:solidFill>
-[...7 lines deleted...]
-                        <a:effectLst/>
+                        <a:noFill/>
+                        <a:ln w="9525"/>
                       </wps:spPr>
                       <wps:style>
-                        <a:lnRef idx="0">
-                          <a:schemeClr val="accent1"/>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
                         </a:lnRef>
-                        <a:fillRef idx="0">
+                        <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
-                          <a:schemeClr val="dk1"/>
+                          <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
-                      <wps:txbx>
-[...155 lines deleted...]
-                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
+                <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="17C50DBB" id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:7.5pt;width:201pt;height:199.8pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGHhgBgQIAAJUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8LwsEQotYIkqUqhJK&#10;opIqZ+O1wYrX49qGXfrrO/YurzSXVL14x55vXt/OzOSmLjXZCecVmJz2Ol1KhOFQKLPO6c+nu0+f&#10;KfGBmYJpMCKne+HpzfTjh0llx6IPG9CFcASdGD+ubE43Idhxlnm+ESXzHbDCoFKCK1nAq1tnhWMV&#10;ei911u92r7MKXGEdcOE9vt42SjpN/qUUPDxI6UUgOqeYW0inS+cqntl0wsZrx+xG8TYN9g9ZlEwZ&#10;DHp0dcsCI1un/nJVKu7AgwwdDmUGUiouUg1YTa/7qprlhlmRakFyvD3S5P+fW36/W9pHR0L9FWr8&#10;gZGQyvqxx8dYTy1dGb+YKUE9Urg/0ibqQDg+9ofD/qiLKo66/vBqNLhOxGYnc+t8+CagJFHIqcP/&#10;kuhiu4UPGBKhB0iM5kGr4k5pnS6xF8RcO7Jj+Bd1SEmixQVKG1Ll9Ppq2E2OL3TR9dF+pRl/iWVe&#10;esCbNjGcSF3TpnWiIklhr0XEaPNDSKKKxMgbOTLOhTnmmdARJbGi9xi2+FNW7zFu6kCLFBlMOBqX&#10;yoBrWLqktng5UCsbPJJ0VncUQ72qsfCzTllBsccGctDMlrf8TiHfC+bDI3M4TNgYuCDCAx5SA/4k&#10;aCVKNuB+v/Ue8djjqKWkwuHMqf+1ZU5Qor8b7P4vvcEgTnO6DIajPl7cuWZ1rjHbcg7YOT1cRZYn&#10;MeKDPojSQfmMe2QWo6KKGY6xcxoO4jw0KwP3EBezWQLh/FoWFmZpeXQdWY599lQ/M2fbPg84Ivdw&#10;GGM2ftXuDTZaGphtA0iVZiHy3LDa8o+zn9q13VNxuZzfE+q0Tad/AAAA//8DAFBLAwQUAAYACAAA&#10;ACEAi0pH6tkAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3Fi6aUylNJ0A&#10;DS6cGIiz12RJRONUSdaVf485wcnPftbz53Y7h0FMJmUfScFyUYEw1EftySr4eH++qUHkgqRxiGQU&#10;fJsM2+7yosVGxzO9mWlfrOAQyg0qcKWMjZS5dyZgXsTREHvHmAIWbpOVOuGZw8MgV1W1kQE98QWH&#10;o3lypv/an4KC3aO9s32Nye1q7f00fx5f7YtS11fzwz2IYubytwy/+IwOHTMd4ol0FoMCfqTw9JYr&#10;u+tqxeLAYrnegOxa+Z+/+wEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCGHhgBgQIAAJUF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCLSkfq2QAA&#10;AAcBAAAPAAAAAAAAAAAAAAAAANsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
-[...157 lines deleted...]
-              </v:shape>
+              <v:roundrect w14:anchorId="014D1FBE" id="สี่เหลี่ยมผืนผ้า: มุมมน 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:111.35pt;margin-top:.6pt;width:12.5pt;height:12.5pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzbnBfbQIAADIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20HTbcEdYqgRYcB&#10;QRs0HXpWZak2IIsapcTJfv0o2XGKtthh2MWmRPLx61GXV/vWsJ1C34AteXGWc6ashKqxLyX/+Xj7&#10;5RtnPghbCQNWlfygPL9afP502bm5mkANplLICMT6eedKXofg5lnmZa1a4c/AKUtKDdiKQEd8ySoU&#10;HaG3Jpvk+UXWAVYOQSrv6famV/JFwtdayXCvtVeBmZJTbiF9MX2f4zdbXIr5CwpXN3JIQ/xDFq1o&#10;LAUdoW5EEGyLzTuotpEIHnQ4k9BmoHUjVaqBqinyN9VsauFUqoWa493YJv//YOXdbuPWSG3onJ97&#10;EmMVe41t/FN+bJ+adRibpfaBSbosprN8csGZJNUgE0p2cnbow3cFLYtCyRG2tnqggaQ+id3Kh97+&#10;aBcDWrhtjElDMZZ1JZ9NJ9M4pOyUXpLCwajoYOyD0qypKKFJAk7MUdcG2U7QzIWUyoaiV9WiUv11&#10;Mc3zNHzKd/RI2SfAiKwpkRF7AIisfI/dlzHYR1eViDc6539LrHcePVJksGF0bhsL+BGAoaqGyL39&#10;sUl9a2KXnqE6rJEh9LT3Tt42NIuV8GEtkHhOG0G7G+7pow1Qu2GQOKsBf390H+2JfqTlrKO9Kbn/&#10;tRWoODM/LBFzVpyfx0VLh/Pp1wkd8LXm+bXGbttroDEV9Eo4mcRoH8xR1AjtE634MkYllbCSYpdc&#10;BjwerkO/z/RISLVcJjNaLifCym6cjOCxq5Fmj/sngW4gZCAm38Fxx8T8DSV72+hpYbkNoJvE11Nf&#10;h37TYibiDI9I3PzX52R1euoWfwAAAP//AwBQSwMEFAAGAAgAAAAhALD8szDeAAAACAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvddLGppNkUCagXEVuL0NskWZPQ7GzIbpvk3zue&#10;6m0e3+PNe+l2sp24mMG3jjQsFxEIQ6WrWqo1HL5eHp5A+IBUYefIaJiNh212e5NiUrmRduayD7Xg&#10;EPIJamhC6BMpfdkYi37hekPMftxgMbAcalkNOHK47aSKolhabIk/NNibvDHlaX+2Gt4/d6vDa3zE&#10;ej6Nq2KZ5x9v37PW93fT8wZEMFO4muGvPleHjDsV7kyVF50GpdSarQwUCObqcc264CNWILNU/h+Q&#10;/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDzbnBfbQIAADIFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCw/LMw3gAAAAgBAAAPAAAAAAAAAAAA&#10;AAAAAMcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;" filled="f" strokecolor="#09101d [484]">
+                <v:stroke joinstyle="miter"/>
+              </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...117 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r w:rsidRPr="00855D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="36"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>รับทราบ</w:t>
+      </w:r>
+      <w:r w:rsidR="000F3C9A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="36"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สัดส่วนการมีส่วนร่วมในการประดิษฐ์คิดค้น</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00855D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="36"/>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ผลงานวิจัยและนวัตกรรมดังกล่าว</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11CAF4A5" w14:textId="77777777" w:rsidR="008F1C65" w:rsidRPr="003E41DD" w:rsidRDefault="008F1C65" w:rsidP="008F1C65">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4230" w:firstLine="810"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="36"/>
-[...60 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ลงนาม</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            <w:sz w:val="28"/>
+            <w:cs/>
+          </w:rPr>
+          <w:id w:val="1137849745"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="003E41DD">
+            <w:rPr>
+              <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+              <w:sz w:val="28"/>
+              <w:cs/>
+            </w:rPr>
+            <w:t>.................................................................</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="32181D2F" w14:textId="77777777" w:rsidR="008F1C65" w:rsidRPr="003E41DD" w:rsidRDefault="008F1C65" w:rsidP="008F1C65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-90"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            <w:sz w:val="28"/>
+            <w:cs/>
+          </w:rPr>
+          <w:id w:val="1611855459"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+              <w:sz w:val="28"/>
+              <w:cs/>
+            </w:rPr>
+            <w:t xml:space="preserve">   </w:t>
+          </w:r>
+          <w:r w:rsidRPr="002A6B54">
+            <w:rPr>
+              <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+              <w:sz w:val="28"/>
+              <w:cs/>
+            </w:rPr>
+            <w:t>(ผู้ช่วยศาสตราจารย์ชาติทนง โพธิ์ดง)</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6224533D" w14:textId="77777777" w:rsidR="008F1C65" w:rsidRDefault="008F1C65" w:rsidP="008F1C65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-90"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00855D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ผู้อำนวยการสถาบันวิจัยและพัฒนา</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="269A29B9" w14:textId="77777777" w:rsidR="008F1C65" w:rsidRDefault="008F1C65" w:rsidP="008F1C65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4230" w:firstLine="810"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  มหาวิทยาลัยราชภัฏอุตรดิตถ์</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC0A745" w14:textId="77777777" w:rsidR="00C95792" w:rsidRPr="00C95792" w:rsidRDefault="00C95792" w:rsidP="008F1C65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4230" w:firstLine="810"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="033F5A87" w14:textId="77777777" w:rsidR="008F1C65" w:rsidRDefault="008F1C65" w:rsidP="008F1C65">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4230" w:firstLine="810"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">    วันที่</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.............</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>......................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>........</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.......</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56BF042C" w14:textId="77777777" w:rsidR="00641B75" w:rsidRDefault="00641B75" w:rsidP="00685F66">
+      <w:pPr>
+        <w:spacing w:before="80"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54F795EC" w14:textId="77777777" w:rsidR="00685F66" w:rsidRPr="00685F66" w:rsidRDefault="00685F66" w:rsidP="00685F66">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4245"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="393F5B6C" w14:textId="77777777" w:rsidR="00685F66" w:rsidRDefault="00685F66" w:rsidP="00685F66">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4245"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EA30C29" w14:textId="77777777" w:rsidR="00685F66" w:rsidRDefault="00685F66" w:rsidP="00685F66">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4245"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60165723" w14:textId="77777777" w:rsidR="00685F66" w:rsidRPr="00636F52" w:rsidRDefault="00685F66" w:rsidP="00685F66">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="679DD30E" w14:textId="77777777" w:rsidR="00685F66" w:rsidRPr="00DC1727" w:rsidRDefault="00685F66" w:rsidP="00B36BA8">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...4012 lines deleted...]
-      <w:cols w:space="720"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00685F66" w:rsidRPr="00DC1727">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH SarabunPSK">
-    <w:charset w:val="DE"/>
-[...5 lines deleted...]
-    <w:altName w:val="Browallia New"/>
+    <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...3 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="TH Sarabun New">
+    <w:panose1 w:val="020B0500040200020003"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-      <w:jc w:val="right"/>
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CB812DA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3D541BB2"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
-[...1 lines deleted...]
-        <w:szCs w:val="32"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
-    </w:pPr>
-[...10 lines deleted...]
-</w:hdr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1263684419">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006B697E"/>
-[...45 lines deleted...]
-    <w:rsid w:val="00FE15FD"/>
+    <w:rsidRoot w:val="00DC1727"/>
+    <w:rsid w:val="0001740A"/>
+    <w:rsid w:val="00044103"/>
+    <w:rsid w:val="00066829"/>
+    <w:rsid w:val="000F3C9A"/>
+    <w:rsid w:val="0011512C"/>
+    <w:rsid w:val="001266F8"/>
+    <w:rsid w:val="0013362A"/>
+    <w:rsid w:val="00137811"/>
+    <w:rsid w:val="001E07B0"/>
+    <w:rsid w:val="00214EF9"/>
+    <w:rsid w:val="00224D0C"/>
+    <w:rsid w:val="00276662"/>
+    <w:rsid w:val="002A6B54"/>
+    <w:rsid w:val="002B0AD9"/>
+    <w:rsid w:val="002B30EB"/>
+    <w:rsid w:val="00334143"/>
+    <w:rsid w:val="003E41DD"/>
+    <w:rsid w:val="00403465"/>
+    <w:rsid w:val="00480105"/>
+    <w:rsid w:val="00490E1A"/>
+    <w:rsid w:val="004D3E7F"/>
+    <w:rsid w:val="00593AB6"/>
+    <w:rsid w:val="005D1888"/>
+    <w:rsid w:val="00641B75"/>
+    <w:rsid w:val="00685F66"/>
+    <w:rsid w:val="007035A7"/>
+    <w:rsid w:val="00707233"/>
+    <w:rsid w:val="00835023"/>
+    <w:rsid w:val="00854E1C"/>
+    <w:rsid w:val="00855D1D"/>
+    <w:rsid w:val="00870687"/>
+    <w:rsid w:val="008F065F"/>
+    <w:rsid w:val="008F1C65"/>
+    <w:rsid w:val="00914DC4"/>
+    <w:rsid w:val="00942503"/>
+    <w:rsid w:val="00A444FE"/>
+    <w:rsid w:val="00AA40B3"/>
+    <w:rsid w:val="00B36BA8"/>
+    <w:rsid w:val="00B42F32"/>
+    <w:rsid w:val="00B60135"/>
+    <w:rsid w:val="00C95792"/>
+    <w:rsid w:val="00D0013F"/>
+    <w:rsid w:val="00D53142"/>
+    <w:rsid w:val="00DC1727"/>
+    <w:rsid w:val="00E1216C"/>
+    <w:rsid w:val="00E14E6D"/>
+    <w:rsid w:val="00F004B2"/>
+    <w:rsid w:val="00F231BD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="th-TH"/>
+  <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4B30848E"/>
+  <w14:docId w14:val="4CAA5A74"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{79262AE6-3B71-41F4-9BA4-BA3D124FFF90}"/>
+  <w15:docId w15:val="{1CDDCE47-730F-4705-8885-00D6BD07D446}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6761,295 +6069,319 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="006B697E"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC1727"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0088578F"/>
+    <w:rsid w:val="00490E1A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="0088578F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
-[...2 lines deleted...]
-      <w:lang w:bidi="th-TH"/>
+      <w:rFonts w:cs="Angsana New"/>
+      <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-[...2 lines deleted...]
-    <w:link w:val="FooterChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="หัวกระดาษ อักขระ"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-[...13 lines deleted...]
-    <w:rsid w:val="0088578F"/>
+    <w:rsid w:val="00490E1A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
-[...2 lines deleted...]
-      <w:lang w:bidi="th-TH"/>
+      <w:rFonts w:cs="Angsana New"/>
+      <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="a6">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="009B75BB"/>
+    <w:rsid w:val="00490E1A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:kern w:val="2"/>
-[...2 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:rFonts w:cs="TH SarabunPSK"/>
+      <w:sz w:val="32"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle01">
+    <w:name w:val="fontstyle01"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00490E1A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="default"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="ธีมของ Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -7156,81 +6488,374 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="เอกสาร" ma:contentTypeID="0x010100C44861D52C78BA408B421A59C85FBE0B" ma:contentTypeVersion="18" ma:contentTypeDescription="สร้างเอกสารใหม่" ma:contentTypeScope="" ma:versionID="76649319ee79f76b56a3d72a536e2c33">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="abcb3ba4-ebf5-44f9-b059-6e113c93a9ae" xmlns:ns3="2e23d928-011f-4edd-8073-14a50f154886" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d9c7ac9bb2961c9b5c2aec151fb9df88" ns2:_="" ns3:_="">
+    <xsd:import namespace="abcb3ba4-ebf5-44f9-b059-6e113c93a9ae"/>
+    <xsd:import namespace="2e23d928-011f-4edd-8073-14a50f154886"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="abcb3ba4-ebf5-44f9-b059-6e113c93a9ae" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="แท็กรูป" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b760033a-948c-49fe-8d86-0a057f7ec9f2" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2e23d928-011f-4edd-8073-14a50f154886" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="แชร์กับ" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="แชร์พร้อมกับรายละเอียด" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{7ef9c253-c3d1-4479-b6e5-70114d0ff2dc}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="2e23d928-011f-4edd-8073-14a50f154886">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="ชนิดเนื้อหา"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="ชื่อเรื่อง"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA77BA88-CDA2-41F0-A5D9-D42F1337FA90}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="abcb3ba4-ebf5-44f9-b059-6e113c93a9ae"/>
+    <ds:schemaRef ds:uri="2e23d928-011f-4edd-8073-14a50f154886"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDB18000-C7C1-4ADA-A917-981EEA93327A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>5251</Characters>
+  <Pages>4</Pages>
+  <Words>601</Words>
+  <Characters>3428</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>43</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ชื่อเรื่อง</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6160</CharactersWithSpaces>
+  <CharactersWithSpaces>4021</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Windows User</dc:creator>
+  <dc:creator>Kuljira Aroonsakul</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>